--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -953,54 +953,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>27.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.21</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1250,54 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>475.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>309.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>65.13</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1404,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>758.16</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>333.71</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>44.02</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>