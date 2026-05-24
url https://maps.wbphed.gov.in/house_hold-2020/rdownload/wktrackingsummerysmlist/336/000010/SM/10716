--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,83 @@
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>SURJA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Piling for existing water pipe line beside the pond at Nandighat road under Anulia water supply scheme under Ranaghat Sub-Division, Nadia Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>877/RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Anulia piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>1139/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>S M ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1128,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>0.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1222,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1384,87 +1417,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.57</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.86</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>762.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>334.76</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>43.9</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>