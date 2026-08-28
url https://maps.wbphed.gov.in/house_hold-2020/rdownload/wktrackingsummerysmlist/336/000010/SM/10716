--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,240 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Anulia to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10716</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Anulia to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000110/2022-2023</t>
+  </si>
+  <si>
+    <t>3528/ND</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>20/07/2025</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2022-2023</t>
   </si>
   <si>
     <t>4882/ND</t>
   </si>
   <si>
     <t>23/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RTOR000062/2022-2023</t>
+  </si>
+  <si>
+    <t>4331/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/000334/2022-2023</t>
   </si>
   <si>
     <t>43/PFMS</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works etc. rejuvenation to Accommodate FHTC at Pump House No.I and II under Anulia WS Scheme, Block Ranaghat 1, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-10)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000891/2022-2023</t>
   </si>
   <si>
     <t>159/EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
-    <t>RTOR000062/2022-2023</t>
-[...5 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Surging of 01(One) nos. 150 x 100mm dia tube well at second tube well site of Anulia water supply scheme under Ranaghat Sub-Division Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2023-2024</t>
+  </si>
+  <si>
+    <t>931/RSD</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Estimate for Surging of 01(One) nos. 150 x 100mm dia tube well Head works site of Anulia water supply scheme under Ranaghat Sub-Division Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>932/RSD</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL, VILL+P.O. BADKULLA, DIST.NADIA, PIN-741121 W.B</t>
   </si>
   <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>2123/ND</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
-    <t>Surging of 01(One) nos. 150 x 100mm dia tube well at second tube well site of Anulia water supply scheme under Ranaghat Sub-Division Nadia Division P.H.E Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Anulia under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000802/2024-2025</t>
   </si>
   <si>
     <t>1410/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>SURJA ENTERPRISE</t>
   </si>
   <si>
+    <t>Piling for existing water pipe line beside the pond at Nandighat road under Anulia water supply scheme under Ranaghat Sub-Division, Nadia Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>877/RSD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Anulia piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>1139/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>S M ENTERPRISE</t>
+  </si>
+  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Piling for existing water pipe line beside the pond at Nandighat road under Anulia water supply scheme under Ranaghat Sub-Division, Nadia Division P.H. Engineering Dte.</t>
-[...29 lines deleted...]
-    <t>S M ENTERPRISE</t>
+    <t>Construction and installation of MANIFOLD and allied works at Head Works site under Anulia Ground Based Water Supply Scheme under Ranaghat-I Block under Nadia Division,P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM).</t>
+  </si>
+  <si>
+    <t>ORD/000635/2025-2026</t>
+  </si>
+  <si>
+    <t>3437/F-3062/ND</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>KUHELI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,70 +729,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -849,525 +867,525 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>73.95</v>
+        <v>475.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>309.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.13</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.93</v>
+        <v>73.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>27.77</v>
+        <v>0.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>24.21</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87.21</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.06</v>
+        <v>3.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>77.07</v>
+        <v>27.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.21</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0.55</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>0.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0.49</v>
       </c>
       <c r="R9" s="4">
         <v>89.31</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>475.17</v>
+        <v>77.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>309.5</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>65.13</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1381,245 +1399,306 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>2.57</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.57</v>
+        <v>1.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>1.86</v>
+        <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>11.85</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>774.44</v>
+      </c>
+      <c r="P16" s="8">
+        <v>334.76</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>43.23</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>