--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,69 +131,72 @@
   <si>
     <t>TRADERS &amp; ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2024-2025</t>
   </si>
   <si>
     <t>6973/ND</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Survey, Design, Construction, Supply, Erection &amp; Commissioning of Raw Water Intake Structure (Floating Barge type), Pump House for drawing 34.52 MLD raw water from the river Hooghly with all related accessories, Substation Building with Laying of 700mm dia. DI(K9) Raw Water Pipe Line from Intake Pump House and connecting to the existing raw water main (Approx. 3450 Mtr. length), River Bank Protection works, Boundary Wall, Internal Road and Surface Water Drainage system at the Intake point on EPC-turnkey basis including 3(Three) months trial run &amp; 6 (Six) months defect liability period and 5 (Five) year subsequent Operation and Maintenance complete for the surface water based water supply scheme for arsenic affected Block of Nakashipara in the district Nadia under PHE Dte</t>
   </si>
   <si>
+    <t>Junior Engineer 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>4774/ND</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>TRADERS AND ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing of HDPE pipeline at raw water rising main at Kashiadanga Intake point site, Gotpara site &amp; Bypass connection system for different OHR site including with all necessary specials, valves all complete for Northern Sector Part-II under Nakashipara Block of Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
     <t>Junior Engineer 3</t>
-  </si>
-[...16 lines deleted...]
-    <t>Repairing of HDPE pipeline at raw water rising main at Kashiadanga Intake point site, Gotpara site &amp; Bypass connection system for different OHR site including with all necessary specials, valves all complete for Northern Sector Part-II under Nakashipara Block of Nadia District under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000140/2025-2026</t>
   </si>
   <si>
     <t>2976/ND</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -876,149 +879,149 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>1551.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>672.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.37</v>
       </c>
       <c r="S5" s="4">
         <v>7</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>22.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>2038.95</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>672.95</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>