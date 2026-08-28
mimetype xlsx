--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,138 +77,138 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Nadia Division</t>
+  </si>
+  <si>
+    <t>EXTENSION OF INTAKE STRUCTURE UNDER SURFACE WATER BASED WATER SUPPLY SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT (NORTHERN SECTOR) PART-II</t>
+  </si>
+  <si>
+    <t>SM/10692</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Survey, Design, Construction, Supply, Erection &amp; Commissioning of Raw Water Intake Structure (Floating Barge type), Pump House for drawing 34.52 MLD raw water from the river Hooghly with all related accessories, Substation Building with Laying of 700mm dia. DI(K9) Raw Water Pipe Line from Intake Pump House and connecting to the existing raw water main (Approx. 3450 Mtr. length), River Bank Protection works, Boundary Wall, Internal Road and Surface Water Drainage system at the Intake point on EPC-turnkey basis including 3(Three) months trial run &amp; 6 (Six) months defect liability period and 5 (Five) year subsequent Operation and Maintenance complete for the surface water based water supply scheme for arsenic affected Block of Nakashipara in the district Nadia under PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>4774/ND</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>TRADERS AND ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>EXTENSION OF INTAKE STRUCTURE UNDER SURFACE WATER BASED WATER SUPPLY SCHEME FOR ARSENIC AFFECTED AREAS OF NADIA DISTRICT (NORTHERN SECTOR) PART-II</t>
-[...7 lines deleted...]
-  <si>
     <t>Dismantling the existing Electro-Mechanical system from Barge and re-installation on the newly constructed Barge by providing axially split casing pumping machinery for the Surface based water supply scheme for Arsenic affected block of Nakashipara in the district of Nadia.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>1541/EMD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>TRADERS &amp; ENGINEERS PVT. LTD.</t>
   </si>
   <si>
-    <t>Nadia Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2024-2025</t>
   </si>
   <si>
     <t>6973/ND</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Survey, Design, Construction, Supply, Erection &amp; Commissioning of Raw Water Intake Structure (Floating Barge type), Pump House for drawing 34.52 MLD raw water from the river Hooghly with all related accessories, Substation Building with Laying of 700mm dia. DI(K9) Raw Water Pipe Line from Intake Pump House and connecting to the existing raw water main (Approx. 3450 Mtr. length), River Bank Protection works, Boundary Wall, Internal Road and Surface Water Drainage system at the Intake point on EPC-turnkey basis including 3(Three) months trial run &amp; 6 (Six) months defect liability period and 5 (Five) year subsequent Operation and Maintenance complete for the surface water based water supply scheme for arsenic affected Block of Nakashipara in the district Nadia under PHE Dte</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing of HDPE pipeline at raw water rising main at Kashiadanga Intake point site, Gotpara site &amp; Bypass connection system for different OHR site including with all necessary specials, valves all complete for Northern Sector Part-II under Nakashipara Block of Nadia District under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000140/2025-2026</t>
   </si>
   <si>
     <t>2976/ND</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -741,211 +741,211 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>108.54</v>
+        <v>1551.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>672.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>356.75</v>
+        <v>108.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1551.6</v>
+        <v>356.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>672.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>43.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>