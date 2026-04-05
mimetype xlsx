--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,83 @@
     <t>02/08/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and Consruction of Boundary wall at 3rd Tube well Site at Palashipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/ND</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for Augmentation of Ground Water Based Pipe Water supply scheme at Palashipara PWSS [Part-B] of Under Tehatta Sub-Division under under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1609,87 +1642,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>96.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.29</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>90</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P17" s="4">
+        <v>66.07</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>20</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1249.76</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>