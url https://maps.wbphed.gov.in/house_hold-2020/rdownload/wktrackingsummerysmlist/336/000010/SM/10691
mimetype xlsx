--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,135 +248,153 @@
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at PALASHIPARA W/S Scheme Block- Tehatta-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10691]</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>1140/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Palshipara to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>4228/ND</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2025-2026</t>
+  </si>
+  <si>
+    <t>3785/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Rising main with Inter-Connection in between Tube wells including specials and valves, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 400 cum capacity 20 mtr. staging height RCC Over Head Reservoir (including pile Foundation), pipe connection and cost of pipes, specials and Soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Palashipara to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2022-2023</t>
   </si>
   <si>
     <t>4412 /ND</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE, B-2/183, KALYANI. P.O.&amp; P.S. KALYANI, DIST.NADIA, PIN-741235,W.B</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Palshipara to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and Consruction of Boundary wall at 3rd Tube well Site at Palashipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000668/2023-2024</t>
   </si>
   <si>
     <t>1100/ND</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution system for Augmentation of Ground Water Based Pipe Water supply scheme at Palashipara PWSS [Part-B] of Under Tehatta Sub-Division under under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000809/2023-2024</t>
   </si>
   <si>
     <t>1914/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>1802/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -983,54 +1001,54 @@
         <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>0.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1233,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>90.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>38.49</v>
       </c>
       <c r="S8" s="4">
         <v>15</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1488,197 +1506,197 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>514.08</v>
+        <v>296.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>296.87</v>
+        <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>96.97</v>
+        <v>514.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>479.49</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1764,87 +1782,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="4">
         <v>66.07</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11.11</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1260.86</v>
+      </c>
+      <c r="P19" s="8">
+        <v>514.82</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>40.83</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>