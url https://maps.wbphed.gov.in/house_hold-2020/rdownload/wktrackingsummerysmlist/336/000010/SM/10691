--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION OF PALASHIPARA PWSS BLOCK: TEHATTA-II DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10691</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Rising main with Inter-Connection in between Tube wells including specials and valves, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 400 cum capacity 20 mtr. staging height RCC Over Head Reservoir (including pile Foundation), pipe connection and cost of pipes, specials and Soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Palashipara to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>4412 /ND</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE, B-2/183, KALYANI. P.O.&amp; P.S. KALYANI, DIST.NADIA, PIN-741235,W.B</t>
+  </si>
+  <si>
     <t>VCH/000347/2022-2023</t>
   </si>
   <si>
     <t>47/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISUNRA W/S Scheme, Block-NABADWIP, PALASIPARA W/S Scheme, Block-Tehatta-II AND TOPLA W/S Scheme, Block-Karimpur-II Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No. - 05)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001011/2022-2023</t>
+  </si>
+  <si>
+    <t>499/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Palashipara (3rd T.W). water supply scheme( New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000583/2022-2023</t>
   </si>
   <si>
     <t>932/TSD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2022-2023</t>
   </si>
   <si>
     <t>140/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000196/2022-2023</t>
   </si>
   <si>
     <t>1025/ND</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>2290/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...20 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Palshipara to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>4228/ND</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and Consruction of Boundary wall at 3rd Tube well Site at Palashipara Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/ND</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 01 no Tubewell 300 x 200 mm dia and 200 mtr. Deep Tubewell by Direct Rotary Rig Method, having 300 mm dia 48 mtr. long PVC Housing Pipe &amp; 200 mm.dia Well Pipe &amp; Deep well Screen (RDS strainer) at Palashipara Water Supply Scheme under Tehatta Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000689/2023-2024</t>
   </si>
   <si>
     <t>1225/ND</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying distribution system for Augmentation of Ground Water Based Pipe Water supply scheme at Palashipara PWSS [Part-B] of Under Tehatta Sub-Division under under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022-central tax rate dt 13.07.2022 for the work of Laying Of Distribution System Including Specials, Valves &amp; Pipe Carrying Structure All Complete ,rising main with interconnction in between tubewell including specials and valves, Providing FHTC Including Supplying, Laying, Fitting, Fixing Of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE 100, PN16) Pipe With All Necessary Specials, Saddle Piece Etc., Construction Of 400 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation All Complete For Augmentation Of Ground Based Water Supply Scheme At Palashipara to Accommodate FHTC Under Tehatta Sub-Divn Under Nadia Divn, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00218/2024-2025</t>
+  </si>
+  <si>
+    <t>131/PFMS</t>
+  </si>
+  <si>
+    <t>27/07/2024</t>
+  </si>
+  <si>
     <t>Quotation charges and security deposit for new power connection at Palashipara PH-III head worksite under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02257/2024-2025</t>
   </si>
   <si>
     <t>BP-178</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
   </si>
   <si>
-    <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022-central tax rate dt 13.07.2022 for the work of Laying Of Distribution System Including Specials, Valves &amp; Pipe Carrying Structure All Complete ,rising main with interconnction in between tubewell including specials and valves, Providing FHTC Including Supplying, Laying, Fitting, Fixing Of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE 100, PN16) Pipe With All Necessary Specials, Saddle Piece Etc., Construction Of 400 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation All Complete For Augmentation Of Ground Based Water Supply Scheme At Palashipara to Accommodate FHTC Under Tehatta Sub-Divn Under Nadia Divn, PHE Dte</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at PALASHIPARA W/S Scheme Block- Tehatta-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10691]</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>1140/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 120 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Palshipara to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...49 lines deleted...]
-    <t>07/03/2025</t>
   </si>
   <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>1802/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -919,940 +919,942 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.7</v>
+        <v>514.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>479.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>0.65</v>
+        <v>2.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.66</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>7.35</v>
+        <v>90.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>30.79</v>
+        <v>0.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>34.16</v>
+        <v>7.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>90.14</v>
+        <v>30.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>38.49</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>17.38</v>
+        <v>34.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>3.49</v>
+        <v>296.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>25.43</v>
+        <v>11.29</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>52.38</v>
+        <v>17.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>296.87</v>
+        <v>66.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>96.97</v>
+        <v>25.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>514.08</v>
+        <v>3.49</v>
       </c>
       <c r="Q15" s="4">
-        <v>479.49</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>93.27</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>11.29</v>
+        <v>52.38</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>66.07</v>
+        <v>96.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>11.11</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>