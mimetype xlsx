--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -194,51 +194,51 @@
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., construction of 400 cum capacity 20 mtr. staging height rcc over head reservoir (including pile foundation), pipe connection and cost of pipes, specials. and soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Gopinathpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000149/2022-2023</t>
   </si>
   <si>
     <t>4226/ND</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>30/04/2026</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Gopinathpur Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Gopinathpur at Tehatta-II Block by Augmentation of Ground Water based PWSS for Tehatta-II Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2024-2025</t>
   </si>
   <si>
     <t>419/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying pipe line of rising main at Gopinathpur Under Augmentation of Gopinathpur PWSS under Tehatta Sub-Division Under Nadia Division PHE Dte.</t>
   </si>