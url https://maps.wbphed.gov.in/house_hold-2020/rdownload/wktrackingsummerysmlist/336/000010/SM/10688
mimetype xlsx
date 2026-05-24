--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -194,87 +194,87 @@
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., construction of 400 cum capacity 20 mtr. staging height rcc over head reservoir (including pile foundation), pipe connection and cost of pipes, specials. and soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Gopinathpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000149/2022-2023</t>
   </si>
   <si>
     <t>4226/ND</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>27/10/2026</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Gopinathpur Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Gopinathpur at Tehatta-II Block by Augmentation of Ground Water based PWSS for Tehatta-II Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2024-2025</t>
   </si>
   <si>
     <t>419/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying pipe line of rising main at Gopinathpur Under Augmentation of Gopinathpur PWSS under Tehatta Sub-Division Under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000679/2024-2025</t>
   </si>
   <si>
     <t>7452/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at GOPINATHPUR W/S Scheme Block- Tehatta-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10688]</t>
   </si>
   <si>
     <t>ORD/000137/2025-2026</t>
   </si>
   <si>
     <t>1138/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
@@ -1092,54 +1092,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>66.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>37.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>55.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1153,54 +1153,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>766.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>346.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.19</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1425,54 +1425,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1280.57</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>383.6</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>29.96</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>