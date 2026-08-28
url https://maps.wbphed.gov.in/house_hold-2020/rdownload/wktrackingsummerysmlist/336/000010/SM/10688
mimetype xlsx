--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR GOPINATHPUR PWSS BLOCK: TEHATTA - II DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10688</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., construction of 400 cum capacity 20 mtr. staging height rcc over head reservoir (including pile foundation), pipe connection and cost of pipes, specials. and soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Gopinathpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000149/2022-2023</t>
+  </si>
+  <si>
+    <t>4226/ND</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2022-2023</t>
   </si>
   <si>
     <t>5101/ND</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>VCH/000348/2022-2023</t>
   </si>
   <si>
     <t>48/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under DAKSHINPARA (Zone-I &amp; II) W/S Scheme, Block- Hanskhali , AND GOPINATHPUR W/S Scheme, Block- Tehatta-II, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001008/2022-2023</t>
+  </si>
+  <si>
+    <t>496/EMDdt.24.01.2023</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Laying pipe line of rising main at Gopinathpur Under Augmentation of Gopinathpur PWSS under Tehatta Sub-Division Under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000679/2024-2025</t>
+  </si>
+  <si>
+    <t>7452/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
     <t>Conversion of IEP to AIRP of capacity 120 Cu.m/hr at Gopinathpur Water Supply Scheme within Tehatta-II Block block under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>6841/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>07/11/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basaed piped water supply scheme for Gopinathpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000401/2024-2025</t>
   </si>
   <si>
     <t>7125/ND</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>REAL TIME</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Gopinathpur Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Gopinathpur at Tehatta-II Block by Augmentation of Ground Water based PWSS for Tehatta-II Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000741/2024-2025</t>
   </si>
   <si>
     <t>419/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>13/06/2026</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at GOPINATHPUR W/S Scheme Block- Tehatta-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10688]</t>
   </si>
   <si>
     <t>ORD/000137/2025-2026</t>
   </si>
   <si>
     <t>1138/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
@@ -837,524 +837,526 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.64</v>
+        <v>766.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>346.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.8</v>
+        <v>3.64</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>172.22</v>
+        <v>2.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>37.78</v>
+        <v>66.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>37.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>55.99</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>66.71</v>
+        <v>54.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>37.35</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>55.99</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>766.15</v>
+        <v>172.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>346.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.19</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.96</v>
+        <v>37.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>54.97</v>
+        <v>26.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>52.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
@@ -1369,51 +1371,51 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>