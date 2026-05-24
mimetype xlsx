--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -227,51 +227,51 @@
   <si>
     <t>1298/ND</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Proposed Augmentation of Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 1 No. Pump House at proposed Head Work site &amp; Tube Well site, Construction of R.C.C. Elevated Reservoir of 900 Cum capacity (including pile foundation), and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-II) to accommodate FHTC within Nabadwip Block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000536/2022-2023</t>
   </si>
   <si>
     <t>1385/ND</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD,P.O.-KRISHNAGAR, DIST. NADIA, PIN-741101, WB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1054,54 +1054,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>90.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.09</v>
       </c>
       <c r="S7" s="4">
         <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1235,54 +1235,54 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>63.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>56.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.78</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1296,88 +1296,88 @@
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>401.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>143.35</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>35.66</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1058.52</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>205.85</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>19.45</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>