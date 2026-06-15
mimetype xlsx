--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,92 @@
     <t>23/02/2024</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Proposed Augmentation of Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 1 No. Pump House at proposed Head Work site &amp; Tube Well site, Construction of R.C.C. Elevated Reservoir of 900 Cum capacity (including pile foundation), and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-II) to accommodate FHTC within Nabadwip Block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000536/2022-2023</t>
   </si>
   <si>
     <t>1385/ND</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/01/2027</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD,P.O.-KRISHNAGAR, DIST. NADIA, PIN-741101, WB</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Mahisura Ph-4, at Nabadwip block, district-Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02507/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-234</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL SAMUDRAGARH CCC</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Mahisura Ph-1, at Nabadwip block, district-Nadia,</t>
+  </si>
+  <si>
+    <t>BILL/02508/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-235</t>
+  </si>
+  <si>
+    <t>Quotation for height extension of existing 11KV HT OH line at the premises of Mahisura Headwork site water supply scheme, at Nabadwip block, district-Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02562/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-236</t>
+  </si>
+  <si>
+    <t>Payment of Supplementary Quotation of WBSEDCL Authority against our Application for line diversion due to rising ROW Issue.</t>
+  </si>
+  <si>
+    <t>BILL/04584/2025-2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="94.262695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1310,87 +1352,313 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>401.97</v>
       </c>
       <c r="Q11" s="4">
         <v>143.35</v>
       </c>
       <c r="R11" s="4">
         <v>35.66</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.27</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.37</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1070.16</v>
+      </c>
+      <c r="P16" s="8">
+        <v>205.85</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>19.24</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>