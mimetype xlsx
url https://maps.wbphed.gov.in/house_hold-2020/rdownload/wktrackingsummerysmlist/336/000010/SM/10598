--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,237 +77,237 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Mahisunra(Phase-II) to accommodate FHTC in Nabadwip block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10598</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISUNRA W/S Scheme, Block-NABADWIP, PALASIPARA W/S Scheme, Block-Tehatta-II AND TOPLA W/S Scheme, Block-Karimpur-II Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No. - 05)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001011/2022-2023</t>
+  </si>
+  <si>
+    <t>499/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Nadia Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Mahisunra(Phase-II) to accommodate FHTC in Nabadwip block of Nadia District under Nadia Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Proposed Augmentation of Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 1 No. Pump House at proposed Head Work site &amp; Tube Well site, Construction of R.C.C. Elevated Reservoir of 900 Cum capacity (including pile foundation), and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-II) to accommodate FHTC within Nabadwip Block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000536/2022-2023</t>
+  </si>
+  <si>
+    <t>1385/ND</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD,P.O.-KRISHNAGAR, DIST. NADIA, PIN-741101, WB</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Mahisunra W/S Scheme (Phase-II,T/W-I&amp; II) , Nabadwip Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>510/CDD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000154/2022-2023</t>
   </si>
   <si>
     <t>126/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1997/ND</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>2319/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of capacity 156 m3/hr at Mahisura Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>6571/ND</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Laying of Distribution System including Specials, Valves and Pipe Supporting Structure for providing FHTC in connection to Augmentation of Ground Water Based Piped Water Supply Scheme of Mahisura (Phase-II) in Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000708/2023-2024</t>
   </si>
   <si>
     <t>1298/ND</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
-    <t>Proposed Augmentation of Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 1 No. Pump House at proposed Head Work site &amp; Tube Well site, Construction of R.C.C. Elevated Reservoir of 900 Cum capacity (including pile foundation), and Soil Investigation for construction of OHR all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-II) to accommodate FHTC within Nabadwip Block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Mahisura Ph-4, at Nabadwip block, district-Nadia</t>
   </si>
   <si>
     <t>BILL/02507/2024-2025</t>
   </si>
   <si>
     <t>BP-234</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>WBSEDCL SAMUDRAGARH CCC</t>
   </si>
   <si>
+    <t>Quotation for height extension of existing 11KV HT OH line at the premises of Mahisura Headwork site water supply scheme, at Nabadwip block, district-Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02562/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-236</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Mahisura Ph-1, at Nabadwip block, district-Nadia,</t>
   </si>
   <si>
     <t>BILL/02508/2024-2025</t>
   </si>
   <si>
     <t>BP-235</t>
-  </si>
-[...7 lines deleted...]
-    <t>BP-236</t>
   </si>
   <si>
     <t>Payment of Supplementary Quotation of WBSEDCL Authority against our Application for line diversion due to rising ROW Issue.</t>
   </si>
   <si>
     <t>BILL/04584/2025-2026</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,568 +843,570 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.06</v>
+        <v>90.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>30.69</v>
+        <v>401.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>143.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>31.11</v>
+        <v>37.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>24.61</v>
+        <v>30.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>90.14</v>
+        <v>30.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>7.09</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>37.73</v>
+        <v>31.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>348.3</v>
+        <v>24.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>63.92</v>
+        <v>348.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>56.11</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>87.78</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>401.97</v>
+        <v>63.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>143.35</v>
+        <v>56.11</v>
       </c>
       <c r="R11" s="4">
-        <v>35.66</v>
+        <v>87.78</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1417,165 +1419,165 @@
         <v>4.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>5.27</v>
+        <v>1.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>1.37</v>
+        <v>5.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>