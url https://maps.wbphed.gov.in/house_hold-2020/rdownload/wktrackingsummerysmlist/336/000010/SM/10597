--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -218,51 +218,51 @@
   <si>
     <t>BILL/00214/2024-2025</t>
   </si>
   <si>
     <t>126/PFMS</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Tehatta PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2024-2025</t>
   </si>
   <si>
     <t>4576/ND</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>16/08/2025</t>
   </si>
   <si>
     <t>SHYAMAL SHIL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well and Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I,II,III,IV under Tehatta ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. [SM/10597]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>694/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>