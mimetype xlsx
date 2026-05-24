--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>22/04/2025</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of rising main system, providing FHTC, construction of 700 cum capacity 20 mtr. staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for augmentation of ground water based piped water supply scheme for Tehatta Phase-II to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000388/2022-2023</t>
   </si>
   <si>
     <t>478/ND</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Tehatta water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>6694/ND</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>K.K. MARKETING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="101.403809" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1173,54 +1191,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>36.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>31.12</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1474,101 +1492,162 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>354.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>227.46</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>64.19</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>14.37</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1040.91</v>
+      </c>
+      <c r="P15" s="8">
+        <v>243.88</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>23.43</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>