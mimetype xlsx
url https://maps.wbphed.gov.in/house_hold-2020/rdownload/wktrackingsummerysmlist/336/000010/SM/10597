--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,219 +134,234 @@
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Tehatta (Phase-2) Ground Based Water Supply Scheme under Tehatta-I Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Tehatta (Phase-2) at Tehatta- I Block by Augmentation of Ground Water based PWSS for Tehatta (Phase-2) Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000634/2024-2025</t>
   </si>
   <si>
     <t>7362/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at followingschemes under Nadia Division PHE Dte.Schemes: i) Hanspukuria (Zone-II) ii) Tehatta (Phase-II) iii) Dhoradaha iv)Karimpur Jalangi(Zone-XA) v)Karimpur Jalangi(Zone-XB) vi) Hanspukuria (Zone-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>371/ Kly SD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well at Tehatta PH-2 including dismantling of old pump house for entry of tube well rig, construction of pump house and boundary wall under Augmentation of Ground Water Based Piped Water Supply Scheme for Tehatta (Phase-II) at Tehatta-I block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1545/ND</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022 central tax rate dt-13.07.2022</t>
+  </si>
+  <si>
+    <t>BILL/00214/2024-2025</t>
+  </si>
+  <si>
+    <t>126/PFMS</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for Tehatta PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>4576/ND</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well and Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I,II,III,IV under Tehatta ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. [SM/10597]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>694/EMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>C.M.S. ENGINEERING CONCERN.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1805/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of rising main system, providing FHTC, construction of 700 cum capacity 20 mtr. staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for augmentation of ground water based piped water supply scheme for Tehatta Phase-II to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000388/2022-2023</t>
+  </si>
+  <si>
+    <t>478/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Tehatta water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>6694/ND</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>K.K. MARKETING</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 135 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Tehatta to accommodate FHTC within Tehatta-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
     <t>ORD/000094/2024-2025</t>
   </si>
   <si>
     <t>4230/ND</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Collection of Household data through mobile app for FHTC Connection at followingschemes under Nadia Division PHE Dte.Schemes: i) Hanspukuria (Zone-II) ii) Tehatta (Phase-II) iii) Dhoradaha iv)Karimpur Jalangi(Zone-XA) v)Karimpur Jalangi(Zone-XB) vi) Hanspukuria (Zone-I)</t>
-[...149 lines deleted...]
-    <t>K.K. MARKETING</t>
+    <t>Security deposit and service connection charge for new Service connection at Tehatta P.H-I under EMSD-III, PHE Dte., Dhubulia, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/03022/2025-2026</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="101.403809" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1049,605 +1064,662 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>315.65</v>
+        <v>4.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>4.96</v>
+        <v>36.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.96</v>
+        <v>11.46</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>31.12</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>36.83</v>
+        <v>24.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.46</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>31.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>24.42</v>
+        <v>21.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>21.44</v>
+        <v>51.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>51.99</v>
+        <v>71.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>71.65</v>
+        <v>354.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>227.46</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.19</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>354.33</v>
+        <v>14.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>227.46</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>64.19</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>14.37</v>
+        <v>315.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.04</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1045.95</v>
+      </c>
+      <c r="P16" s="8">
+        <v>243.88</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>23.32</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>