--- v5 (2026-06-15)
+++ v6 (2026-08-29)
@@ -89,267 +89,267 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Tehatatta(Phase-II) to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10597</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of rising main system, providing FHTC, construction of 700 cum capacity 20 mtr. staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for augmentation of ground water based piped water supply scheme for Tehatta Phase-II to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000388/2022-2023</t>
+  </si>
+  <si>
+    <t>478/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE, VILL&amp;P.O- DHALTITHA, P.S. BASIRHAT, NORTH 24 PARGANAS, PIN-743412(WB)</t>
+  </si>
+  <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at followingschemes under Nadia Division PHE Dte.Schemes: i) Hanspukuria (Zone-II) ii) Tehatta (Phase-II) iii) Dhoradaha iv)Karimpur Jalangi(Zone-XA) v)Karimpur Jalangi(Zone-XB) vi) Hanspukuria (Zone-I)</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>371/ Kly SD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well at Tehatta PH-2 including dismantling of old pump house for entry of tube well rig, construction of pump house and boundary wall under Augmentation of Ground Water Based Piped Water Supply Scheme for Tehatta (Phase-II) at Tehatta-I block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1545/ND</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2022-2023</t>
   </si>
   <si>
     <t>143/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>2322/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Tehatta (Phase-2) Ground Based Water Supply Scheme under Tehatta-I Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Tehatta (Phase-2) at Tehatta- I Block by Augmentation of Ground Water based PWSS for Tehatta (Phase-2) Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000634/2024-2025</t>
   </si>
   <si>
     <t>7362/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Collection of Household data through mobile app for FHTC Connection at followingschemes under Nadia Division PHE Dte.Schemes: i) Hanspukuria (Zone-II) ii) Tehatta (Phase-II) iii) Dhoradaha iv)Karimpur Jalangi(Zone-XA) v)Karimpur Jalangi(Zone-XB) vi) Hanspukuria (Zone-I)</t>
-[...35 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
+    <t>Laying of additional pipeline for Tehatta PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2024-2025</t>
+  </si>
+  <si>
+    <t>4576/ND</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL SHIL</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 135 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Tehatta to accommodate FHTC within Tehatta-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000094/2024-2025</t>
+  </si>
+  <si>
+    <t>4230/ND</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Tehatta water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>6694/ND</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>K.K. MARKETING</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022 central tax rate dt-13.07.2022</t>
   </si>
   <si>
     <t>BILL/00214/2024-2025</t>
   </si>
   <si>
     <t>126/PFMS</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>H I ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of additional pipeline for Tehatta PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube well and Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I,II,III,IV under Tehatta ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. [SM/10597]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>694/EMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>C.M.S. ENGINEERING CONCERN.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1805/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>19/10/2025</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
-  </si>
-[...55 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Security deposit and service connection charge for new Service connection at Tehatta P.H-I under EMSD-III, PHE Dte., Dhubulia, Nadia</t>
   </si>
   <si>
     <t>BILL/03022/2025-2026</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -888,755 +888,755 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>107.61</v>
+        <v>354.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>227.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.74</v>
+        <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>20.92</v>
+        <v>36.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.12</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.96</v>
+        <v>107.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.96</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>36.83</v>
+        <v>16.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>31.12</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>24.42</v>
+        <v>20.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>21.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>51.99</v>
+        <v>315.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>71.65</v>
+        <v>14.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>354.33</v>
+        <v>24.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>227.46</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>64.19</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>14.37</v>
+        <v>51.99</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>315.65</v>
+        <v>71.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>