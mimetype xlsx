--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,86 +207,50 @@
     <t>462/RSD</t>
   </si>
   <si>
     <t>JYOTIRMOY ENTERPRISE</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 2 of Barakulta W/S scheme of Ranaghat-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>462/A/RSD</t>
   </si>
   <si>
     <t>M/S LOKENATH ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000071/2022-2023</t>
   </si>
   <si>
     <t>4322/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S G.M ASSOCIATES</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -693,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1312,243 +1276,121 @@
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>354</v>
+        <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>300.06</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>