--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -818,54 +818,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -936,54 +936,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.36</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -997,54 +997,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>1.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.02</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1058,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>15.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1330,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>300.06</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>22.6</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>