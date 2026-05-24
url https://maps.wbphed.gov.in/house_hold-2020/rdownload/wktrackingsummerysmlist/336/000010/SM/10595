--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1119,54 +1119,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>2.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.57</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1180,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>2.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.09</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1330,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>300.06</v>
       </c>
       <c r="P12" s="8">
-        <v>22.6</v>
+        <v>27.25</v>
       </c>
       <c r="Q12" s="8">
-        <v>7.53</v>
+        <v>9.08</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>