--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,86 @@
     <t>RTOR000071/2022-2023</t>
   </si>
   <si>
     <t>4322/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Barakulta to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2022-2023</t>
+  </si>
+  <si>
+    <t>3529/ND</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at Head Works site under Barakulta Ground Based Water Supply Scheme under Ranaghat-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
+  </si>
+  <si>
+    <t>ORD/000074/2025-2026</t>
+  </si>
+  <si>
+    <t>2435/ND</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>M/S G.M ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1310,87 +1346,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>354</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>277.54</v>
+      </c>
+      <c r="R12" s="4">
+        <v>78.4</v>
+      </c>
+      <c r="S12" s="4">
+        <v>94</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>12.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>666.43</v>
+      </c>
+      <c r="P14" s="8">
+        <v>304.79</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>45.74</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>