--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,183 +110,183 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Barakulta W/S Scheme in Ranaghat-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000442/2021-2022</t>
   </si>
   <si>
     <t>1062/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Barakulta to accommodate FHTC in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000107/2022-2023</t>
+  </si>
+  <si>
+    <t>3529/ND</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>TAPU SAHA</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of pump house &amp; allied works in the premises at pump house no-I of Barakulta W/S scheme of Ranaghat-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2022-2023</t>
+  </si>
+  <si>
+    <t>462/RSD</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>21/08/2022</t>
+  </si>
+  <si>
+    <t>JYOTIRMOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation &amp; repair of IEP pump house &amp; allide works of Barakulta W/S scheme of Ranaghat-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000235/2022-2023</t>
+  </si>
+  <si>
+    <t>461/RSD</t>
+  </si>
+  <si>
+    <t>RENUKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Barakulta W/S scheme of Ranaghat-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2022-2023</t>
+  </si>
+  <si>
+    <t>461/A/RSD</t>
+  </si>
+  <si>
+    <t>PALLAB KARMAKAR</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 2 of Barakulta W/S scheme of Ranaghat-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>462/A/RSD</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>River crossing at Anjana River Barakulta including construction of anchor block Barakulta W/S Scheme of Ranaghat -I block under Ranaghat Sub-Division,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>5330/ND</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000071/2022-2023</t>
+  </si>
+  <si>
+    <t>4322/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000104/2022-2023</t>
   </si>
   <si>
     <t>5103/ND</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...85 lines deleted...]
-  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPU SAHA</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Barakulta Ground Based Water Supply Scheme under Ranaghat-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>2435/ND</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>M/S G.M ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -890,594 +890,594 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>154.18</v>
+        <v>354</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>277.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.25</v>
+        <v>2.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.92</v>
+        <v>2.3</v>
       </c>
       <c r="R5" s="4">
-        <v>85.36</v>
+        <v>90.57</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>1.49</v>
       </c>
       <c r="Q6" s="4">
         <v>1.22</v>
       </c>
       <c r="R6" s="4">
         <v>82.02</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>15.3</v>
+        <v>2.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.29</v>
+        <v>1.92</v>
       </c>
       <c r="R7" s="4">
-        <v>99.91</v>
+        <v>85.36</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.54</v>
+        <v>2.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.3</v>
+        <v>2.36</v>
       </c>
       <c r="R8" s="4">
-        <v>90.57</v>
+        <v>83.09</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>2.84</v>
+        <v>15.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.36</v>
+        <v>15.29</v>
       </c>
       <c r="R9" s="4">
-        <v>83.09</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>19.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>96.97</v>
+        <v>154.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>354</v>
+        <v>96.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>277.54</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>78.4</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>12.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>