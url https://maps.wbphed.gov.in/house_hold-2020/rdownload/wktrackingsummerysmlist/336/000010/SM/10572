--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,72 +134,54 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2022-2023</t>
   </si>
   <si>
     <t>127/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>2320/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 50 m3/hr at Maidanpur Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Maidanpur Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
-  </si>
-[...16 lines deleted...]
-    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Maidanpur Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>157/ND</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
@@ -663,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -996,182 +978,182 @@
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>184.37</v>
+        <v>18.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>18.07</v>
+        <v>77.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>77.9</v>
+        <v>86.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1179,165 +1161,104 @@
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>86.27</v>
+        <v>332.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>543.42</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>