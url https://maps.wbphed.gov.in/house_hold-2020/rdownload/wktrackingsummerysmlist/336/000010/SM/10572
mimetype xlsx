--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -806,54 +806,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.55</v>
       </c>
       <c r="S3" s="4">
         <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -981,54 +981,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>18.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.25</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1164,88 +1164,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>332.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>188.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>56.66</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>543.42</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>207.07</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>38.11</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>