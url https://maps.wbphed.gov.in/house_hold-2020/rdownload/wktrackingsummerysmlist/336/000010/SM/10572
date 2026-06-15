--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>21/04/2025</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEER'S CO-OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Laying distribution system [LDS] for providing Functional Household Tap Connection (FHTC), Rising main with Inter-Connection in between Tube wells including specials and valves, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Soil Investigation for Construction of One No. 300 Cum OHR of Staging Height 20 Mtr. by Augmentation for Maidanpur Piped Water Supply Scheme within Chapra Block under Krishnagar Sub Divn. under Nadia Divn. PHE Dte. in the District of Nadia.</t>
   </si>
   <si>
     <t>ORD/000390/2022-2023</t>
   </si>
   <si>
     <t>479/ND</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 50 m3/hr at Maidanpur Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000777/2023-2024</t>
+  </si>
+  <si>
+    <t>1893/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1178,87 +1196,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>332.37</v>
       </c>
       <c r="Q9" s="4">
         <v>188.33</v>
       </c>
       <c r="R9" s="4">
         <v>56.66</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>184.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>727.79</v>
+      </c>
+      <c r="P11" s="8">
+        <v>207.07</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>28.45</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>