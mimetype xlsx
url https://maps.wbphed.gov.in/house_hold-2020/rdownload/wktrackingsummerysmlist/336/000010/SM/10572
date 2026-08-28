--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,171 +110,171 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Survey , Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household under Maidanpur W/S scheme in Nadia District under Nadia Division P.H.E. Dte. (Sl.No. 02)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000341/2021-2022</t>
   </si>
   <si>
     <t>905/KSD</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001923/2022-2023</t>
+  </si>
+  <si>
+    <t>1179/EMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system [LDS] for providing Functional Household Tap Connection (FHTC), Rising main with Inter-Connection in between Tube wells including specials and valves, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials and Soil Investigation for Construction of One No. 300 Cum OHR of Staging Height 20 Mtr. by Augmentation for Maidanpur Piped Water Supply Scheme within Chapra Block under Krishnagar Sub Divn. under Nadia Divn. PHE Dte. in the District of Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000390/2022-2023</t>
+  </si>
+  <si>
+    <t>479/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2022-2023</t>
   </si>
   <si>
     <t>127/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>2320/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 50 m3/hr at Maidanpur Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000777/2023-2024</t>
+  </si>
+  <si>
+    <t>1893/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Maidanpur Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>157/ND</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of dedicated pipeline for Pipragachhi and part of Elangi Mouza for augmentation of Elangi Water Supply Scheme in Chapra Block, Nadia under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>1773/ND</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>TULIP ENGINEER'S CO-OP SOCIETY LTD</t>
-  </si>
-[...34 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,271 +846,271 @@
         <v>3.2</v>
       </c>
       <c r="Q3" s="4">
         <v>2.61</v>
       </c>
       <c r="R3" s="4">
         <v>81.55</v>
       </c>
       <c r="S3" s="4">
         <v>93</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>11.98</v>
+        <v>77.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>13.63</v>
+        <v>332.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>188.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.66</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>18.07</v>
+        <v>11.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.13</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>89.25</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>77.9</v>
+        <v>13.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1118,51 +1118,51 @@
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>86.27</v>
+        <v>184.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1179,60 +1179,60 @@
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>332.37</v>
+        <v>18.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>188.33</v>
+        <v>16.13</v>
       </c>
       <c r="R9" s="4">
-        <v>56.66</v>
+        <v>89.25</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1240,51 +1240,51 @@
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>184.37</v>
+        <v>86.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>