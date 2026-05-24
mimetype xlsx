--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -248,102 +248,102 @@
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying,laying,fitting,fixing of 15mm NB PVC(schedule 80/20 mm) OD HDPE(PE 100 , PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply scheme for dakshinpara Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000292/2022-2023</t>
   </si>
   <si>
     <t>5331/ND</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>04/02/2023</t>
   </si>
   <si>
     <t>NEERMAN</t>
   </si>
   <si>
-    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Dakshinpara-II PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 35.00 Cu.m/hr</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Dakshinpara Zone-II Ground Based Water Supply Scheme under Hanskhali Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>2433/ND</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at DAKSHINPARA (ZONE-II) W/S Scheme Block- HANSKHALI under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10571</t>
   </si>
   <si>
     <t>ORD/000140/2025-2026</t>
   </si>
   <si>
     <t>1141/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Land development of Dakshinpara Zone-II piped water supply scheme Head works site under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000804/2024-2025</t>
+  </si>
+  <si>
+    <t>199/RSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,51 +754,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -950,54 +950,54 @@
         <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>3.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1011,54 @@
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.97</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1243,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>2.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.14</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1304,54 @@
       <c r="I10" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>1.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.8</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>66.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>12.74</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1426,267 +1426,267 @@
       <c r="I12" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>96.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>60.98</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>63.35</v>
       </c>
       <c r="S12" s="4">
         <v>91</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>60.46</v>
+        <v>12.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>12.34</v>
+        <v>32.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>32.63</v>
+        <v>7.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>310.84</v>
+        <v>257.43</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>77.97</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>30.29</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>