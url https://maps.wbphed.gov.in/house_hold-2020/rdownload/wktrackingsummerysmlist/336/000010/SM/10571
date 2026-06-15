--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,68 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Land development of Dakshinpara Zone-II piped water supply scheme Head works site under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000804/2024-2025</t>
   </si>
   <si>
     <t>199/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Dakshinpara-II PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 35.00 Cu.m/hr</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>134/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1619,87 +1637,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>7.05</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>60.46</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>317.89</v>
+      </c>
+      <c r="P17" s="8">
+        <v>77.97</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.53</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>