--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR DAKSHINPARA (ZONE-II) PWSS BLOCK: HANSKHALI DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10571</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 2 of Dakshinpra-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000243/2022-2023</t>
+  </si>
+  <si>
+    <t>468/A/RSD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>MASUM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection including supplying,laying,fitting,fixing of 15mm NB PVC(schedule 80/20 mm) OD HDPE(PE 100 , PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply scheme for dakshinpara Zone-II to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>5331/ND</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>NEERMAN</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Dakshinpara-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>555/RSD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>DURGADAS BASU</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of pump house &amp; allied works in the premises at pump house no-I of Dakshinpara-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>555/A/RSD</t>
+  </si>
+  <si>
+    <t>TINA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation &amp; repair of AIRP pump house &amp; allied works of Dakshinpara-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>476/RSD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>CONSTRUCTURE</t>
+  </si>
+  <si>
     <t>VCH/000353/2022-2023</t>
   </si>
   <si>
     <t>53/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Special repair &amp; renovation of boundary wall &amp; allied works in the premises at pump house no 2 of Dakshinpra-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>DURGADAS BASU</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under DAKSHINPARA (Zone-I &amp; II) W/S Scheme, Block- Hanskhali , AND GOPINATHPUR W/S Scheme, Block- Tehatta-II, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001008/2022-2023</t>
+  </si>
+  <si>
+    <t>496/EMDdt.24.01.2023</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2022-2023</t>
   </si>
   <si>
     <t>23/ND</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1866/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>2308/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Special repair &amp; renovation of pump house &amp; allied works in the premises at pump house no-I of Dakshinpara-II W/S scheme of Hanskhali block under Ranaghat Sub-Division, P.H.E. Dte.</t>
-[...68 lines deleted...]
-    <t>NEERMAN</t>
+    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Dakshinpara-II PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 35.00 Cu.m/hr</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>134/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Dakshinpara Zone-II Ground Based Water Supply Scheme under Hanskhali Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>2433/ND</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>22/11/2025</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at DAKSHINPARA (ZONE-II) W/S Scheme Block- HANSKHALI under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10571</t>
   </si>
   <si>
     <t>ORD/000140/2025-2026</t>
   </si>
   <si>
     <t>1141/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Land development of Dakshinpara Zone-II piped water supply scheme Head works site under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000804/2024-2025</t>
   </si>
   <si>
     <t>199/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
-  </si>
-[...16 lines deleted...]
-    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -886,846 +886,848 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.53</v>
+        <v>3.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.15</v>
+        <v>96.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.13</v>
+        <v>60.98</v>
       </c>
       <c r="R4" s="4">
-        <v>99.49</v>
+        <v>63.35</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.15</v>
       </c>
       <c r="Q5" s="4">
         <v>1.78</v>
       </c>
       <c r="R5" s="4">
         <v>82.97</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>8.8</v>
+        <v>2.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.14</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>19.87</v>
+        <v>1.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>71.8</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>1.48</v>
+        <v>2.53</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>2.5</v>
+        <v>66.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.16</v>
+        <v>8.5</v>
       </c>
       <c r="R9" s="4">
-        <v>86.14</v>
+        <v>12.74</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>1.96</v>
+        <v>8.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>71.8</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>66.71</v>
+        <v>19.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>12.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>96.27</v>
+        <v>1.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>60.98</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>63.35</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>12.34</v>
+        <v>60.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>32.63</v>
+        <v>12.34</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>7.05</v>
+        <v>32.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>60.46</v>
+        <v>7.05</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>