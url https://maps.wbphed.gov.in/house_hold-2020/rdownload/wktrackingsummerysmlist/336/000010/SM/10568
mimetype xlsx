--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2022-2023</t>
   </si>
   <si>
     <t>4041/ND</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution system for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>4321/ND</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1453,87 +1468,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
         <v>146.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P14" s="4">
+        <v>27.65</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>368</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>