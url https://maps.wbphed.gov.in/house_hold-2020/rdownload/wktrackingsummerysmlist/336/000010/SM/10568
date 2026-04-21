--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1454,54 +1454,54 @@
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
         <v>146.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>137.1</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1549,54 +1549,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>368</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>137.1</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>37.26</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>