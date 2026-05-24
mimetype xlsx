--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,68 +207,50 @@
     <t>26/10/2024</t>
   </si>
   <si>
     <t>ILA CONSTRUCTION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at BANPUR W/S Scheme Block- KRISHNAGANJ under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10568]</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>1143/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
-  </si>
-[...16 lines deleted...]
-    <t>ABHAYANANDA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2022-2023</t>
   </si>
@@ -705,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1312,304 +1294,243 @@
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>2.52</v>
+        <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>146.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>137.1</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
-        <v>146.68</v>
+        <v>27.65</v>
       </c>
       <c r="Q13" s="4">
-        <v>137.1</v>
+        <v>16.61</v>
       </c>
       <c r="R13" s="4">
-        <v>93.47</v>
+        <v>60.09</v>
       </c>
       <c r="S13" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>365.48</v>
+      </c>
+      <c r="P14" s="8">
+        <v>153.72</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>42.06</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>