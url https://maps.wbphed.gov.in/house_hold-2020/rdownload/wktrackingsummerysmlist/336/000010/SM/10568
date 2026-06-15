--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>ORD/000145/2022-2023</t>
   </si>
   <si>
     <t>4041/ND</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>Laying distribution system for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>4321/ND</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under Augmentation of Banpur PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000814/2024-2025</t>
+  </si>
+  <si>
+    <t>205/RSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>ABHAYANANDA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1450,87 +1468,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
         <v>27.65</v>
       </c>
       <c r="Q13" s="4">
         <v>16.61</v>
       </c>
       <c r="R13" s="4">
         <v>60.09</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>368</v>
+      </c>
+      <c r="P15" s="8">
+        <v>153.72</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>41.77</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>