--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,131 +89,161 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR BANPUR PWSS BLOCK: KRISHNAGANJ DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10568</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000145/2022-2023</t>
+  </si>
+  <si>
+    <t>4041/ND</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000076/2022-2023</t>
+  </si>
+  <si>
+    <t>4279/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000107/2022-2023</t>
   </si>
   <si>
     <t>5172/ND</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR MONIPOTA PWSS BLOCK: KRISHNAGAR - I DISTRICT: NADIA</t>
   </si>
   <si>
     <t>VCH/000349/2022-2023</t>
   </si>
   <si>
     <t>49/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>RTOR000076/2022-2023</t>
-[...5 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Laying distribution system for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>4321/ND</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>1867/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000092/2023-2024</t>
   </si>
   <si>
     <t>2323/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Balance Laying distribution system for augmentation of Ground Water Based Water Supply Scheme for Banpur to accommodate FHTC in Krishnaganj block of Nadia District under Nadia Division P.H. Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000645/2023-2024</t>
   </si>
   <si>
     <t>123/RSD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>A.P. POWER &amp; CONCRETE</t>
-[...1 lines deleted...]
-  <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Banpur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000177/2024-2025</t>
   </si>
   <si>
     <t>1143/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>ILA CONSTRUCTION</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at BANPUR W/S Scheme Block- KRISHNAGANJ under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10568]</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
@@ -225,80 +255,50 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...28 lines deleted...]
-    <t>25/11/2023</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under Augmentation of Banpur PWSS.</t>
   </si>
   <si>
     <t>ORD/000814/2024-2025</t>
   </si>
   <si>
     <t>205/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>ABHAYANANDA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -843,702 +843,702 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.18</v>
+        <v>146.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>137.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.69</v>
+        <v>8.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.45</v>
+        <v>6.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>23.96</v>
+        <v>2.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>8.45</v>
+        <v>27.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>60.09</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>4.76</v>
+        <v>23.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>1.89</v>
+        <v>8.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>37.79</v>
+        <v>4.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>96.97</v>
+        <v>1.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>146.68</v>
+        <v>37.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>137.1</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>93.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>27.65</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>16.61</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>60.09</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>2.52</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>