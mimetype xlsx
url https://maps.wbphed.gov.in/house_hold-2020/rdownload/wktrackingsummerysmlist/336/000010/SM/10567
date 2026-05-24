--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,68 +167,50 @@
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Monipota to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000380/2022-2023</t>
   </si>
   <si>
     <t>376/ND</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
-    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Monipota PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 65.00 Cu.m/hr</t>
-[...16 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube Well in connection to Accommodate FHTC at Pump House No.-I under Monipota ground water based water supply scheme under Block_ Krishnanagar_I Dist. - Nadia under EMD, PHE Dte.(Phase-II) (SM/15135)</t>
   </si>
   <si>
     <t>ORD/001463/2024-2025</t>
   </si>
   <si>
     <t>234/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at MONIPOTA W/S Scheme Block- KRISHNAGAR - I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10567</t>
   </si>
   <si>
     <t>Junior Engineer</t>
@@ -245,114 +227,117 @@
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 51m Boundary Wall (2.5m panel) having 200X200mm R.C.C. Column footing (1.0X1.0m) with 125mm thick brick panel wall and 200x300 RCC beam at GL including M.S gate at Monipota PWSS at PH-2 site.</t>
   </si>
   <si>
     <t>ORD/000795/2024-2025</t>
   </si>
   <si>
     <t>85/RSD</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Monipota under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Monipota Ground Based Water Supply Scheme under Krishnagar-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2401/ND</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>R M TRADING</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Monipota W/S scheme of Krishnanagar-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000231/2022-2023</t>
   </si>
   <si>
     <t>558/RSD</t>
   </si>
   <si>
     <t>30/08/2022</t>
   </si>
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
     <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>Special repair &amp; renovation &amp; repair of CWR pump house &amp; allied works of Monipota W/S scheme of Krishnanagar block under Ranaghat Sub-Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000232/2022-2023</t>
   </si>
   <si>
     <t>558/A/RSD</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>M/S PHANINDRA NATH ROY</t>
+  </si>
+  <si>
+    <t>Restoration of Delivery pipe line and laying of distribution pipe line in Rowtara village under Monipota Ground water based water supply scheme under Ranaghat Sub-Division under Nadia Division PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2025-2026</t>
+  </si>
+  <si>
+    <t>1806/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,73 +726,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1189,290 +1174,288 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>196.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>120.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>61.18</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>74.19</v>
+        <v>11.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>11.76</v>
+        <v>37.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>37.8</v>
+        <v>4.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>4.6</v>
+        <v>11.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1480,128 +1463,130 @@
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.22</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="R13" s="4">
+        <v>67.41</v>
+      </c>
+      <c r="S13" s="4">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>11.91</v>
+        <v>2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1609,165 +1594,104 @@
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>2.22</v>
+        <v>28.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>364.43</v>
+      </c>
+      <c r="P16" s="8">
+        <v>121.66</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>33.38</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>