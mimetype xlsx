--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,83 @@
     <t>558/A/RSD</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>M/S PHANINDRA NATH ROY</t>
   </si>
   <si>
     <t>Restoration of Delivery pipe line and laying of distribution pipe line in Rowtara village under Monipota Ground water based water supply scheme under Ranaghat Sub-Division under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1806/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Monipota under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000890/2024-2025</t>
+  </si>
+  <si>
+    <t>202/RSD</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>SAYANTAN PANDEY</t>
+  </si>
+  <si>
+    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Monipota PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 65.00 Cu.m/hr</t>
+  </si>
+  <si>
+    <t>ORD/000468/2023-2024</t>
+  </si>
+  <si>
+    <t>135/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,73 +759,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1611,87 +1644,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>28.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>70</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>74.19</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>9.58</v>
+      </c>
+      <c r="R17" s="4">
+        <v>12.91</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>440.77</v>
+      </c>
+      <c r="P18" s="8">
+        <v>131.24</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>29.78</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>