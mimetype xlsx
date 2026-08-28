--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,126 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR MONIPOTA PWSS BLOCK: KRISHNAGAR - I DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10567</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Monipota W/S scheme of Krishnanagar-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000231/2022-2023</t>
+  </si>
+  <si>
+    <t>558/RSD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>21/04/2024</t>
+  </si>
+  <si>
+    <t>ROMI TRADERS</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation &amp; repair of CWR pump house &amp; allied works of Monipota W/S scheme of Krishnanagar block under Ranaghat Sub-Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>558/A/RSD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>M/S PHANINDRA NATH ROY</t>
+  </si>
+  <si>
     <t>VCH/000350/2022-2023</t>
   </si>
   <si>
     <t>50/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Monipota to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2022-2023</t>
+  </si>
+  <si>
+    <t>376/ND</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000194/2022-2023</t>
   </si>
   <si>
     <t>696/ND</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>1874/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>2583/ND</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>RTOR000076/2023-2024</t>
   </si>
   <si>
     <t>2297/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Monipota to accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...20 lines deleted...]
-    <t>SUMAN CHAKRABORTY</t>
+    <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Monipota PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 65.00 Cu.m/hr</t>
+  </si>
+  <si>
+    <t>ORD/000468/2023-2024</t>
+  </si>
+  <si>
+    <t>135/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube Well in connection to Accommodate FHTC at Pump House No.-I under Monipota ground water based water supply scheme under Block_ Krishnanagar_I Dist. - Nadia under EMD, PHE Dte.(Phase-II) (SM/15135)</t>
   </si>
   <si>
     <t>ORD/001463/2024-2025</t>
   </si>
   <si>
     <t>234/EMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at MONIPOTA W/S Scheme Block- KRISHNAGAR - I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10567</t>
   </si>
@@ -245,132 +296,81 @@
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Monipota Ground Based Water Supply Scheme under Krishnagar-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2401/ND</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>R M TRADING</t>
   </si>
   <si>
-    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Monipota W/S scheme of Krishnanagar-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Restoration of Delivery pipe line and laying of distribution pipe line in Rowtara village under Monipota Ground water based water supply scheme under Ranaghat Sub-Division under Nadia Division PHED.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1806/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Monipota under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000890/2024-2025</t>
   </si>
   <si>
     <t>202/RSD</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>SAYANTAN PANDEY</t>
-  </si>
-[...16 lines deleted...]
-    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,914 +895,914 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.69</v>
+        <v>2.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.41</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>21.74</v>
+        <v>2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>12.46</v>
+        <v>2.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>21.74</v>
+        <v>196.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>120.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.18</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>10.28</v>
+        <v>21.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>196.42</v>
+        <v>12.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>120.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>61.18</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>11.76</v>
+        <v>21.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>37.8</v>
+        <v>10.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.6</v>
+        <v>74.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>12.91</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.91</v>
+        <v>11.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.22</v>
+        <v>37.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>67.41</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>2</v>
+        <v>4.6</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>28.82</v>
+        <v>11.91</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>2.15</v>
+        <v>28.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>74.19</v>
+        <v>2.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>9.58</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>12.91</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>440.77</v>