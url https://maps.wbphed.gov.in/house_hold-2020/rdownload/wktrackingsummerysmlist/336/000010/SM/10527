--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -965,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>15.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.42</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="4">
         <v>452.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>350.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.42</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1410,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>832.14</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>43.5</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>