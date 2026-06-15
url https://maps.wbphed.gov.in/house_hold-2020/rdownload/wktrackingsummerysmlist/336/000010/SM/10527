--- v2 (2026-04-21)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,56 @@
     <t>25/06/2025</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site and allied works in connection to the Augmentation of Pansila Water Supply Scheme under Nabadwip Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2025-2026</t>
   </si>
   <si>
     <t>5355/6043/ND</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>KESHOB ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/00415/2025-2026</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -965,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>15.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.92</v>
+        <v>23.83</v>
       </c>
       <c r="R5" s="4">
-        <v>76.42</v>
+        <v>152.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1146,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="4">
         <v>452.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>350.08</v>
+        <v>390.57</v>
       </c>
       <c r="R8" s="4">
-        <v>77.42</v>
+        <v>86.38</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1207,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>29.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.98</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1390,87 +1396,142 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>28.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>834.29</v>
+      </c>
+      <c r="P14" s="8">
+        <v>435.62</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>52.21</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>