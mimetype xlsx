--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Pansila Block: Nabadwip, Dist: Nadia.</t>
   </si>
   <si>
     <t>SM/10527</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Pansila to accommodate FHTC within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>3418/ND</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000029/2022-2023</t>
+  </si>
+  <si>
+    <t>4088/ND</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000067/2022-2023</t>
+  </si>
+  <si>
+    <t>4321/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/000198/2022-2023</t>
   </si>
   <si>
     <t>22/PFMS</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
-[...1 lines deleted...]
-  <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 93 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Pansila PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>2998/ND</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>11/10/2023</t>
+    <t>03/01/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under PANSILA W/S Scheme, Block-Nabadwip , Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001013/2022-2023</t>
   </si>
   <si>
     <t>501/EMDdt.24.01.2023</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...37 lines deleted...]
-  <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 450 cum, Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Pansila Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000393/2023-2024</t>
   </si>
   <si>
     <t>5122/ND</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>INDUSTRIAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022-Central Tax Rate dt 13/7/2022 of Laying and Distribution system including specials,valves and pipe carrying structure all complete,proposed augmentation of rising main system and providing FHTC including supplying ,laying,fitting,fixing of 15mm NB PVC(Schedule 80)/20mm OD HDPE (PE 100,PN 16) pipe with all necessary specials,saddle piece etc all complete for augmentation of ground based water supply scheme at Pansila to accomodate FHTC within Nabadwip block under Krishnagar Sub-Division under Nadia Divn,PHE Dte</t>
   </si>
   <si>
     <t>BILL/00247/2024-2025</t>
   </si>
   <si>
     <t>151/PFMS</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline and providing FHTC including supplying, laying, fitting, fixing with all necessary specials, saddle piece etc. all complete for Ground Based piped water supply scheme in Bankar Dhopadi village to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>2975/ND</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
-    <t>23/10/2025</t>
+    <t>20/02/2026</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site and allied works in connection to the Augmentation of Pansila Water Supply Scheme under Nabadwip Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2025-2026</t>
   </si>
   <si>
     <t>5355/6043/ND</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>02/04/2026</t>
   </si>
   <si>
     <t>KESHOB ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00415/2025-2026</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,411 +826,411 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.18</v>
+        <v>452.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>390.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>90.1</v>
+        <v>84.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>15.59</v>
+        <v>17.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.83</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>152.83</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>84.05</v>
+        <v>4.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I7" s="13"/>
-[...3 lines deleted...]
-      </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>17.77</v>
+        <v>90.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>452.17</v>
+        <v>15.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>390.57</v>
+        <v>11.92</v>
       </c>
       <c r="R8" s="4">
-        <v>86.38</v>
+        <v>76.42</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>29.08</v>
       </c>
       <c r="Q9" s="4">
         <v>21.22</v>
       </c>
       <c r="R9" s="4">
         <v>72.98</v>
       </c>
@@ -1258,96 +1258,98 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>18.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>91.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
@@ -1360,53 +1362,55 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>28.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
@@ -1416,109 +1420,109 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>2.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>834.29</v>
       </c>
       <c r="P14" s="8">
-        <v>435.62</v>
+        <v>423.71</v>
       </c>
       <c r="Q14" s="8">
-        <v>52.21</v>
+        <v>50.79</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>