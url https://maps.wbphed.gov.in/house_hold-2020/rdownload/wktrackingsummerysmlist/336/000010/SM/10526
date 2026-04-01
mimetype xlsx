--- v1 (2026-01-12)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,72 +227,87 @@
   <si>
     <t>152/PFMS</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IV water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000654/2024-2025</t>
   </si>
   <si>
     <t>7409/ND</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000831/2024-2025</t>
   </si>
   <si>
     <t>246/ND</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>09/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Proposed Augmentation Of Laying Distribution System Of Karimpur-Jalangi Zone-IV [Part-B] under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000415/2023-2024</t>
+  </si>
+  <si>
+    <t>5145/ND</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1383,87 +1398,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>153.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" s="4">
+        <v>129.84</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>684.35</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>