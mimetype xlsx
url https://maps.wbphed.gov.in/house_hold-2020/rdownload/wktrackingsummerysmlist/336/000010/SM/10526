--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1445,88 +1445,88 @@
       <c r="I13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>129.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>110.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>85.09</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>684.35</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>110.47</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>