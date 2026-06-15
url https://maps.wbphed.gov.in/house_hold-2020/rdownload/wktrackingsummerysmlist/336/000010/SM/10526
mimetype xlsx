--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,87 +227,105 @@
   <si>
     <t>152/PFMS</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IV water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000654/2024-2025</t>
   </si>
   <si>
     <t>7409/ND</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>14/12/2025</t>
+    <t>14/03/2026</t>
   </si>
   <si>
     <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000831/2024-2025</t>
   </si>
   <si>
     <t>246/ND</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Proposed Augmentation Of Laying Distribution System Of Karimpur-Jalangi Zone-IV [Part-B] under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000415/2023-2024</t>
   </si>
   <si>
     <t>5145/ND</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., construction of 500 cum capacity 20 mtr. Staging height rcc over head reservoir(excluding pile foundation), pipe connection and cost of pipes,specials and soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IV to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>4227/ND</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1459,87 +1477,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>129.84</v>
       </c>
       <c r="Q13" s="4">
         <v>110.47</v>
       </c>
       <c r="R13" s="4">
         <v>85.09</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>561.44</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>509.76</v>
+      </c>
+      <c r="R14" s="4">
+        <v>90.79</v>
+      </c>
+      <c r="S14" s="4">
+        <v>89</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1245.79</v>
+      </c>
+      <c r="P15" s="8">
+        <v>620.23</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>49.79</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>