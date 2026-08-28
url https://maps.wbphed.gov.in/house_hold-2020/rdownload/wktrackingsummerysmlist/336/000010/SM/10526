--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED KARIMPUR-JALANGI ZONE-IV PWSS TO ACCOMMODATE FHTC IN KARIMPUR-I BLOCK WITH IN NADIA DISTRICT UNDER NADIA DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/10526</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., construction of 500 cum capacity 20 mtr. Staging height rcc over head reservoir(excluding pile foundation), pipe connection and cost of pipes,specials and soil investigation all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IV to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>4227/ND</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>VCH/000205/2022-2023</t>
   </si>
   <si>
     <t>29/PFMS</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under KARIMPUR JALANGI (Z-IV, V &amp; XB) W/S Scheme, Block-Karimpur I , Dist. - Nadia. NIET NO. - 33 OF EE/EMD OF 2022-23 (SL. NO. - 03)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001926/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/EMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>AVINABA ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Proposed Augmentation Of Laying Distribution System Of Karimpur-Jalangi Zone-IV [Part-B] under Nadia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000415/2023-2024</t>
+  </si>
+  <si>
+    <t>5145/ND</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2022-2023</t>
   </si>
   <si>
     <t>145/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>1851/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>1912/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Karimpur Jalangi Zone-IV Ground Based Water Supply Scheme under Karimpur- I Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Karimpur Jalangi Zone-IV at Karimpur I Block by Augmentation of Ground Water based PWSS for Karimpur Jalangi Zone-IV Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000627/2024-2025</t>
   </si>
   <si>
     <t>7360/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>A.K.ADHIKARY</t>
   </si>
   <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Karimpur Jalangi Zone-IV water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2024-2025</t>
+  </si>
+  <si>
+    <t>7409/ND</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>BISHAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 93.44 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-IV to accommodate FHTC within Karimpur-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000083/2024-2025</t>
   </si>
   <si>
     <t>4168/ND</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide notification no 03/2022-central tax rate dt 13.07.2022 for the work of Laying Of Distribution System Including Specials, Valves &amp; Pipe Carrying Structure All Complete, Proposed Augmentation Of Rising Main System, Providing FHTC Including Supplying, Laying, Fitting, Fixing Of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE 100, PN16) Pipe With All Necessary Specials, Saddle Piece Etc., Construction Of 500 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Excluding Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation All Complete For Augmentation Of Ground Based Water Supply Scheme At Karimpur Jalangi Zone-IV To Accommodate FHTC Under Tehatta Sub-Divn Under Nadia Divn, PHE Dte."</t>
   </si>
   <si>
     <t>BILL/00219/2024-2025</t>
   </si>
   <si>
     <t>152/PFMS</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
-    <t>UMWELT ENGINEER PVT LTD</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000831/2024-2025</t>
   </si>
   <si>
     <t>246/ND</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
-  </si>
-[...31 lines deleted...]
-    <t>UMWELT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -850,731 +850,735 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3</v>
+        <v>561.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>509.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>20.74</v>
+        <v>3</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.39</v>
+        <v>62.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>129.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>110.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>62.41</v>
+        <v>20.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>23.35</v>
+        <v>8.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>244.34</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>24.01</v>
+        <v>23.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>13.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>153.86</v>
+        <v>244.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>129.84</v>
+        <v>24.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>110.47</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>85.09</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>561.44</v>
+        <v>153.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>509.76</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>90.79</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1245.79</v>