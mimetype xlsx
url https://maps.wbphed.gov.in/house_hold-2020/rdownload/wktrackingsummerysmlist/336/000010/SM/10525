--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,105 +158,69 @@
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2022-2023</t>
   </si>
   <si>
     <t>4301/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1859/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Kamalpur Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Kamalpur Zone-I to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
-    <t>ORD/000293/2024-2025</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000128/2022-2023</t>
   </si>
   <si>
     <t>3697/ND</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Kamalpur Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>1418/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>RENUKA ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of PH-III and Construction of Sanitary arrangement under augmentation of Kamalpur Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000675/2024-2025</t>
   </si>
@@ -714,70 +678,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -875,54 +839,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -934,54 +898,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1163,60 +1127,60 @@
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>1.89</v>
+        <v>592.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>546.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1224,405 +1188,283 @@
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>592.18</v>
+        <v>2.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.72</v>
+        <v>2.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.15</v>
+        <v>52.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>2.15</v>
+        <v>11.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>939.63</v>
+      </c>
+      <c r="P13" s="8">
+        <v>551.63</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>58.71</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>