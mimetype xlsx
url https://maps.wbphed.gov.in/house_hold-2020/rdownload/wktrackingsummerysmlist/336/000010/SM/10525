--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,86 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Kamalpur Zone-I Ground Based Water Supply Scheme under Ranaghat-II Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000065/2025-2026</t>
   </si>
   <si>
     <t>2374/ND</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>AREOCON</t>
+  </si>
+  <si>
+    <t>Laying 315 mm and 110 mm dia uPVC pipe line in place of damaged 315 mm and 110 mm dia uPVC pipe from Purba Naoapara to Kamalpur for smooth running of Ground Water Based Water Supply Scheme for Kamalpur Zone-I in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>910/RSD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>M/S BISWAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Kamalpur Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000293/2024-2025</t>
+  </si>
+  <si>
+    <t>1278(A)RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>KUHELI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,70 +714,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1384,87 +1420,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>11.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.72</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>946.25</v>
+      </c>
+      <c r="P15" s="8">
+        <v>551.63</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>58.3</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>