--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,207 +125,210 @@
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Additional Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Kamalpur Zone-I W/S Scheme in Ranaghat-I Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000742/2021-2022</t>
   </si>
   <si>
     <t>1119/RSD</t>
   </si>
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Kamalpur Zone-I to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000128/2022-2023</t>
+  </si>
+  <si>
+    <t>3697/ND</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000069/2022-2023</t>
+  </si>
+  <si>
+    <t>4301/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000105/2022-2023</t>
   </si>
   <si>
     <t>5104/ND</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...8 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Laying 315 mm and 110 mm dia uPVC pipe line in place of damaged 315 mm and 110 mm dia uPVC pipe from Purba Naoapara to Kamalpur for smooth running of Ground Water Based Water Supply Scheme for Kamalpur Zone-I in Ranaghat-I block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>910/RSD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1859/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for augmentation of Ground Water Based Water Supply Scheme for Kamalpur Zone-I to accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...17 lines deleted...]
-    <t>HANNAN BUILDERS PRIVATE LIMITED</t>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Kamalpur Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000293/2024-2025</t>
+  </si>
+  <si>
+    <t>1278(A)RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>KUHELI ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Kamalpur Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>1418/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>RENUKA ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of PH-III and Construction of Sanitary arrangement under augmentation of Kamalpur Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000675/2024-2025</t>
   </si>
   <si>
     <t>1419/RSD</t>
   </si>
   <si>
     <t>MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at KAMALPUR ZONE-I W/S Scheme Block- Ranaghat-II under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10525]</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000136/2025-2026</t>
   </si>
   <si>
     <t>1137/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Kamalpur Zone-I Ground Based Water Supply Scheme under Ranaghat-II Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM)</t>
   </si>
   <si>
     <t>ORD/000065/2025-2026</t>
   </si>
   <si>
     <t>2374/ND</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>AREOCON</t>
-  </si>
-[...34 lines deleted...]
-    <t>KUHELI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -970,624 +973,626 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>188.62</v>
+        <v>592.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>546.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>84.8</v>
+        <v>188.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>592.18</v>
+        <v>4.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>546.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.28</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>2.15</v>
+        <v>84.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>2.15</v>
+        <v>1.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>52.38</v>
+        <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.89</v>
+        <v>2.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>4.72</v>
+        <v>52.38</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>1.89</v>
+        <v>11.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>946.25</v>
       </c>
       <c r="P15" s="8">
         <v>551.63</v>
       </c>
       <c r="Q15" s="8">
         <v>58.3</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>