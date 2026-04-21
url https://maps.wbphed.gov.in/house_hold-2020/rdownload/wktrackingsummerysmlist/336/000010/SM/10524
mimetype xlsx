--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1070,54 +1070,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>393.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>388.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1342,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>611.31</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>388.5</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>63.55</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>