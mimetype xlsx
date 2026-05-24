--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,83 @@
     <t>923/RSD</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Gangnapur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2024-2025</t>
+  </si>
+  <si>
+    <t>1145/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>B K ENGINEERING</t>
+  </si>
+  <si>
+    <t>Left-out Functional Household Tap Connection including Balance Laying of different dia UPVC pipe and other allied works etc. all complete of Gangnapur W/S Scheme (for Gangnapur and Korabari Mouza) under Ranaghat Sub Division of Nadia Divisio P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2024-2025</t>
+  </si>
+  <si>
+    <t>6713/ND</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>14/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1188,54 +1221,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>3.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1249,54 +1282,54 @@
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>4.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1322,87 +1355,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="R12" s="4">
+        <v>24.71</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P13" s="4">
+        <v>16.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="R13" s="4">
+        <v>26.41</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>630</v>
+      </c>
+      <c r="P14" s="8">
+        <v>401.86</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>63.79</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>