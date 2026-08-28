--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,237 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for GANGNAPUR to Accommodate FHTC in Ranaghat-II block of Nadia District under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/10524</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe line and other allied works etc all complete for AUGMENTATION Of GANGNAPUR W/S scheme (for Gangnapur &amp; Korabari Mouza) under Ranaghat Sub Division of Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000108/2022-2023</t>
+  </si>
+  <si>
+    <t>3530/ND</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000068/2022-2023</t>
+  </si>
+  <si>
+    <t>4289/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000108/2022-2023</t>
   </si>
   <si>
     <t>5202/ND</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/000197/2022-2023</t>
   </si>
   <si>
     <t>21/PFMS</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC at under GANGNAPUR W/S Scheme, Block-Ranaghat , Dist. - Nadia. NIET No.- 36 of EE/EMD of 2022-23 (Sl. No.- 11)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>1583/EMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Gangnapur W/S Scheme (TW-I) , Ranaghat-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>1234/CDD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>DEV AND COMPANY</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe line and other allied works etc all complete for AUGMENTATION Of GANGNAPUR W/S scheme (for Gangnapur &amp; Korabari Mouza) under Ranaghat Sub Division of Nadia Division P.H.Engineering Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Laying of different dia UPVC pipe and other allied works etc. all complete for augmentation of Gangnapur W/S Scheme (for Gangnapur and Korabari Mouza) under Ranaghat Sub-Division of Nadia Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>920/RSD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
     <t>APURBA MONDAL, VILL+P.O. BADKULLA, DIST.NADIA, PIN-741121 W.B</t>
   </si>
   <si>
     <t>Balance Laying of different dia UPVC pipe and other allied works etc. all complete for augmentation of Gangnapur W/S Scheme (for Gangnapur and Korabari Mouza) under Ranaghat Sub-Division of Nadia Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2023-2024</t>
   </si>
   <si>
     <t>923/RSD</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Gangnapur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2024-2025</t>
+  </si>
+  <si>
+    <t>1145/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>B K ENGINEERING</t>
+  </si>
+  <si>
+    <t>Left-out Functional Household Tap Connection including Balance Laying of different dia UPVC pipe and other allied works etc. all complete of Gangnapur W/S Scheme (for Gangnapur and Korabari Mouza) under Ranaghat Sub Division of Nadia Divisio P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2024-2025</t>
+  </si>
+  <si>
+    <t>6713/ND</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>14/12/2024</t>
+  </si>
+  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...31 lines deleted...]
-    <t>14/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,405 +846,405 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>38.66</v>
+        <v>393.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>388.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.87</v>
+        <v>24.31</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>25.94</v>
+        <v>38.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>18.88</v>
+        <v>4.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>393.18</v>
+        <v>25.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>388.5</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.81</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>24.31</v>
+        <v>18.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>3.91</v>
       </c>
       <c r="Q9" s="4">
         <v>3.87</v>
       </c>
       <c r="R9" s="4">
         <v>99.15</v>
       </c>
@@ -1258,54 +1258,54 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>4.59</v>
       </c>
       <c r="Q10" s="4">
         <v>4.58</v>
       </c>
       <c r="R10" s="4">
         <v>99.91</v>
       </c>
@@ -1319,201 +1319,201 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>96.97</v>
+        <v>1.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.71</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>1.9</v>
+        <v>16.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.47</v>
+        <v>4.43</v>
       </c>
       <c r="R12" s="4">
-        <v>24.71</v>
+        <v>26.41</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>16.79</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>26.41</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>630</v>