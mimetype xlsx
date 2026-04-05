--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,120 +161,123 @@
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>C.M.S. ENGINEERING CONCERN.</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Fazilnagar Mouza and Phulkhali Mouza under Fazilnagar PWSS and Arabpur PWSS".under Tehatta Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>4905/ND</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Arabpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+    <t>Laying of additional pipeline for Arabpur PWSS"under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
-    <t>ORD/000133/2022-2023</t>
-[...8 lines deleted...]
-    <t>04/12/2022</t>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>4532/ND</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
   </si>
   <si>
-    <t>Laying of additional pipeline for Arabpur PWSS"under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000831/2024-2025</t>
   </si>
   <si>
     <t>246/ND</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>09/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basedpiped water supply scheme for Arabpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000306/2024-2025</t>
+  </si>
+  <si>
+    <t>6835/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1055,268 +1058,268 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>129.72</v>
+        <v>12.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>12.99</v>
+        <v>153.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>153.86</v>
+        <v>79.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>79.19</v>
+        <v>32.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>498.61</v>
+        <v>401.73</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>