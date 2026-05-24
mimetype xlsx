--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -161,105 +161,105 @@
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>C.M.S. ENGINEERING CONCERN.</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Fazilnagar Mouza and Phulkhali Mouza under Fazilnagar PWSS and Arabpur PWSS".under Tehatta Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>4905/ND</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
+    <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000831/2024-2025</t>
+  </si>
+  <si>
+    <t>246/ND</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>.4686/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for Arabpur PWSS"under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>4532/ND</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
-  </si>
-[...34 lines deleted...]
-    <t>07/01/2026</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basedpiped water supply scheme for Arabpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000306/2024-2025</t>
   </si>
   <si>
     <t>6835/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -943,54 +943,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>70.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="S5" s="4">
         <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1058,182 +1058,182 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>12.99</v>
+        <v>153.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>153.86</v>
+        <v>79.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>79.19</v>
+        <v>12.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1278,54 +1278,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>401.73</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>