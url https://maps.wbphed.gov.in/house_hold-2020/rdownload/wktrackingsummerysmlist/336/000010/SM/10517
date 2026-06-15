--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>20/08/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basedpiped water supply scheme for Arabpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000306/2024-2025</t>
   </si>
   <si>
     <t>6835/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Arabpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2022-2023</t>
+  </si>
+  <si>
+    <t>3817/ND</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1258,87 +1273,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>32.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P11" s="4">
+        <v>129.72</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>123.6</v>
+      </c>
+      <c r="R11" s="4">
+        <v>95.28</v>
+      </c>
+      <c r="S11" s="4">
+        <v>98</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>531.46</v>
+      </c>
+      <c r="P12" s="8">
+        <v>130.79</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>24.61</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>