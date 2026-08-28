--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>PROVIDING FHTC BY AUGMENTATION FOR ARABPUR PWSS BLOCK: KARIMPUR - I DISTRICT: NADIA</t>
   </si>
   <si>
     <t>SM/10517</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Arabpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000133/2022-2023</t>
+  </si>
+  <si>
+    <t>3817/ND</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000070/2022-2023</t>
+  </si>
+  <si>
+    <t>4276/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/000195/2022-2023</t>
   </si>
   <si>
     <t>19/PFMS</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BANPUR W/S Scheme, Block- Krishnaganj, ARABPUR W/S Scheme, Block-Karimpur, BHIMPUR W/S Scheme, Block-Krishnagar AND MONIPOTA W/S Scheme, Block- Krishnagar-I, Dist. - Nadia.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001444/2023-2024</t>
   </si>
   <si>
     <t>5127/EMD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>C.M.S. ENGINEERING CONCERN.</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Fazilnagar Mouza and Phulkhali Mouza under Fazilnagar PWSS and Arabpur PWSS".under Tehatta Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>4905/ND</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
+    <t>Laying of additional pipeline for Arabpur PWSS"under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>4532/ND</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basedpiped water supply scheme for Arabpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000306/2024-2025</t>
+  </si>
+  <si>
+    <t>6835/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for Hazrakhali, Fulkhali, Betbaria, Marttajapur, Mollahad, Chaugachha, Haripur &amp; Arabpur mouzas under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000831/2024-2025</t>
   </si>
   <si>
     <t>246/ND</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block</t>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
-  </si>
-[...49 lines deleted...]
-    <t>23/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,560 +817,560 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.67</v>
+        <v>129.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>123.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>7.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>70.97</v>
+        <v>2.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.19</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>10.14</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>41.67</v>
+        <v>70.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>153.86</v>
+        <v>41.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>79.19</v>
+        <v>12.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.99</v>
+        <v>32.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>32.85</v>
+        <v>153.86</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>129.72</v>
+        <v>79.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>123.6</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>95.28</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>531.46</v>