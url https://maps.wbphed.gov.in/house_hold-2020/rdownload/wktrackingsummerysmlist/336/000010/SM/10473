--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,90 +233,108 @@
   <si>
     <t>BILL/02240/2024-2025</t>
   </si>
   <si>
     <t>BP-177</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 mtr. height RCC Over Head Reservoir (excluding pile foundation), pipe connection and cost of pipes, specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of 250 cum. O.H.R. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-VIII to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte. (SM/10473)</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000428/2022-2023</t>
   </si>
   <si>
     <t>843/ND</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>02/07/2026</t>
   </si>
   <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
   </si>
   <si>
     <t>ORD/001923/2022-2023</t>
   </si>
   <si>
     <t>1179/EMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VIII water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000411/2024-2025</t>
   </si>
   <si>
     <t>7128/ND</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>THE TOWER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangemen and consruction of Boundary wall at 3rd Tube Well Site of Karimpur-Jalangi Zone- (VIII) Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000746/2023-2024</t>
+  </si>
+  <si>
+    <t>1624/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1470,87 +1488,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>34.05</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10.92</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>831.99</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>