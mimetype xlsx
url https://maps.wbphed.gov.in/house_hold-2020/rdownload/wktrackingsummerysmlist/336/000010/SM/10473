--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -257,84 +257,84 @@
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
   </si>
   <si>
     <t>ORD/001923/2022-2023</t>
   </si>
   <si>
     <t>1179/EMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
   </si>
   <si>
-    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VIII water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangemen and consruction of Boundary wall at 3rd Tube Well Site of Karimpur-Jalangi Zone- (VIII) Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000746/2023-2024</t>
   </si>
   <si>
     <t>1624/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SAMAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>1802/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,54 +884,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>4.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1177,54 +1177,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>37.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.58</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1352,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>545.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>107.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1453,78 +1453,78 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>34.05</v>
+        <v>10.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1532,91 +1532,91 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>10.92</v>
+        <v>11.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>831.99</v>
+        <v>809.05</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>140.68</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>17.39</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>