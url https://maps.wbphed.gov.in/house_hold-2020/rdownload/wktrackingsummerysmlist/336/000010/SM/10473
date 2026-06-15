--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>07/03/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SAMAR ENTERPRISE</t>
   </si>
   <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>1802/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VIII water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000411/2024-2025</t>
+  </si>
+  <si>
+    <t>7128/ND</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>THE TOWER CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1549,87 +1567,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>11.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>34.05</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>60</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>843.09</v>
+      </c>
+      <c r="P16" s="8">
+        <v>140.68</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>16.69</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>