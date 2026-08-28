--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,249 +110,249 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Karimpur-Jalangi Z-8(I&amp;II) W/S Scheme in Karimpur-II Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000402/2021-2022</t>
   </si>
   <si>
     <t>317/TSD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 250 cum capacity 20 mtr. height RCC Over Head Reservoir (excluding pile foundation), pipe connection and cost of pipes, specials and Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of 250 cum. O.H.R. all complete for Augmentation of Ground Based Water Supply Scheme at Karimpur Jalangi Zone-VIII to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte. (SM/10473)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000428/2022-2023</t>
+  </si>
+  <si>
+    <t>843/ND</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>29/12/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under KARIMPUR JALANGI(Z-8) W/S Scheme, Block- Karimpur II, PALSONDHA W/S Scheme, Block- Tehatta II, &amp; MAIDANPUR W/S Scheme, Block- Chapra, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 06)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001923/2022-2023</t>
+  </si>
+  <si>
+    <t>1179/EMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Betai Zone-I ii) Karimpur Jalangi Zone-IXB iii)Fatepur iv)Anjangarh v)Kamalpur Zone-II vi) Shyamnagar vii)Karimpur Jalangi Zone-VIII</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>497/ Kly SD-I</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of tube well (300mm x 200mm x 250 mtrs depth) by utilising departmental machineries for karimpur jalangi w/s scheme, (zone- IV &amp; VIII), karimpur-I &amp; II block under Nadia district, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>137/CDD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2022-2023</t>
   </si>
   <si>
     <t>148/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1853/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>2285/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Betai Zone-I ii) Karimpur Jalangi Zone-IXB iii)Fatepur iv)Anjangarh v)Kamalpur Zone-II vi) Shyamnagar vii)Karimpur Jalangi Zone-VIII</t>
-[...44 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Karimpur Jalangi Zone-VIII water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000411/2024-2025</t>
+  </si>
+  <si>
+    <t>7128/ND</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>THE TOWER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangemen and consruction of Boundary wall at 3rd Tube Well Site of Karimpur-Jalangi Zone- (VIII) Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000746/2023-2024</t>
+  </si>
+  <si>
+    <t>1624/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>SAMAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Karimpur Jalangi Zone-VIII (Barbakpur) PH-III under EMSD-III,Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02240/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-177</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
     <t>Quotation charges for new service connection and security deposit at Karimpur Jalangi Zone-IX,B (Garaimari) PH-II under EMSD-III,Nadia</t>
   </si>
   <si>
     <t>BILL/02300/2024-2025</t>
   </si>
   <si>
     <t>BP-192-24-25</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
-[...70 lines deleted...]
-  <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>1802/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>THE TOWER CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,733 +938,733 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>43.02</v>
+        <v>545.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>107.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>33.06</v>
+        <v>77.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>25.03</v>
+        <v>4.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.96</v>
+        <v>37.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.96</v>
+        <v>23.71</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>63.58</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>37.28</v>
+        <v>43.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>23.71</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>63.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>10.76</v>
+        <v>33.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.28</v>
+        <v>25.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>545.01</v>
+        <v>34.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>107.3</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>19.69</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>77.9</v>
+        <v>10.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>10.92</v>
+        <v>5.28</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.11</v>
+        <v>10.76</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>34.05</v>
+        <v>11.11</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>843.09</v>