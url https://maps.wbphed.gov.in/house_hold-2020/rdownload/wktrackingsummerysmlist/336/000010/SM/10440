--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -257,51 +257,51 @@
   <si>
     <t>ORD/000486/2022-2023</t>
   </si>
   <si>
     <t>1331/KSD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 86 m3/hr at Krishnagar Rural Water Supply Scheme within Krishnagar-I Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000782/2023-2024</t>
   </si>
   <si>
     <t>1896/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>05/03/2026</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>