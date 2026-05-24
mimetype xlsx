--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -179,51 +179,51 @@
   <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>2289/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 450 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 450 CUM OHR all complete for Augmentation of Ground Based Water Supply Scheme at Krishnagar Rural to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000182/2022-2023</t>
   </si>
   <si>
     <t>4413/ND</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>DAFFODIL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of Electro-Mechanical Equipments and allied works for submersible pumping machinery of Pump House No.-I and II for Augumentation Tube Well and Arsenic Removal Plant in connection to Accommodate FHTC under Krishnagar(Rural) ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte. [SM/10440]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>2154/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
@@ -872,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1163,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>488.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>293.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>59.95</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1285,54 +1285,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>12.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1500,54 +1500,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>951.21</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>310.09</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>32.6</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>