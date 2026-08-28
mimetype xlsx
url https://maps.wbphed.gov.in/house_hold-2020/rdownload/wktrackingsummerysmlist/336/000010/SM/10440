--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,56 +89,95 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KRISHNAGAR (Rural) to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>SM/10440</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 450 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 450 CUM OHR all complete for Augmentation of Ground Based Water Supply Scheme at Krishnagar Rural to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>4413/ND</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>DAFFODIL</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab for official use for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01.01.2023 (as and when required).</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>1331/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Emergent laying of UPVC pipe 90mm Dia and 110mm Dia on Baikuntha sarak from 2no Pumphouse to khayaghat para due to existing pipeline damaged at the time of construction of PMGSY road and Providing FHTC from Krishnagar Rural water supply Scheme under Krishnagar Sub-Division P.H.E Dte under Nadia Division P.H.E Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000724/2021-2022</t>
   </si>
   <si>
     <t>245/KSD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>GOUTAM HALDER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2022-2023</t>
   </si>
   <si>
     <t>4929/ND</t>
   </si>
   <si>
     <t>25/11/2022</t>
@@ -152,159 +191,120 @@
   <si>
     <t>20/PFMS</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01/04/2023.(as and when required).</t>
   </si>
   <si>
     <t>ORD/000591/2022-2023</t>
   </si>
   <si>
     <t>376/KSD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
-    <t>TARUN KUMAR BHATTACHARYA</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>2289/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 450 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 450 CUM OHR all complete for Augmentation of Ground Based Water Supply Scheme at Krishnagar Rural to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of Electro-Mechanical Equipments and allied works for submersible pumping machinery of Pump House No.-I and II for Augumentation Tube Well and Arsenic Removal Plant in connection to Accommodate FHTC under Krishnagar(Rural) ground water based water supply scheme under Block_ Krishnanagar-I Dist. - Nadia under EMD, PHE Dte. [SM/10440]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>2154/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 86 m3/hr at Krishnagar Rural Water Supply Scheme within Krishnagar-I Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000782/2023-2024</t>
+  </si>
+  <si>
+    <t>1896/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Krishnagar Rural Water Supply Scheme within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 5</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000473/2023-2024</t>
   </si>
   <si>
     <t>151/ND</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -852,612 +852,612 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.98</v>
+        <v>488.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.97</v>
+        <v>293.09</v>
       </c>
       <c r="R3" s="4">
-        <v>99.69</v>
+        <v>59.95</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>36.28</v>
+        <v>1.2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.51</v>
+        <v>4.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.2</v>
+        <v>36.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>22.96</v>
+        <v>3.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>488.87</v>
+        <v>1.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>293.09</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>59.95</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>48.83</v>
+        <v>22.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.12</v>
+        <v>48.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.03</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.2</v>
+        <v>234.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>234.28</v>
+        <v>12.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>