--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -785,54 +785,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>175.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>37.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="S6" s="4">
         <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>290.59</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>39.73</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>13.67</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>