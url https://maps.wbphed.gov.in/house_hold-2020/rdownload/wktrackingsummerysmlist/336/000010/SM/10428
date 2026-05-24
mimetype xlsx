--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,86 @@
     <t>06/05/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at Fatepur W/S Scheme Block- Hanskhali under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10428</t>
   </si>
   <si>
     <t>ORD/000148/2025-2026</t>
   </si>
   <si>
     <t>1149/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Fatepur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>1275/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>K.D ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Fatepur under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>1414/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,54 +996,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>175.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>37.14</v>
+        <v>87.93</v>
       </c>
       <c r="R6" s="4">
-        <v>21.13</v>
+        <v>50.01</v>
       </c>
       <c r="S6" s="4">
         <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1094,87 +1130,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>33.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>85</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>294.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>90.52</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.72</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>