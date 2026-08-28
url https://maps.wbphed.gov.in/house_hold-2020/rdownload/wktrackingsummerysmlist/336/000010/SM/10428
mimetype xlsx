--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route survey, Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by retrofitting under Jal Swapna for Fatepur W/S Scheme in Hanskhali Block of Nadia District under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000430/2021-2022</t>
   </si>
   <si>
     <t>1050/RSD</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Fatepur to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>964/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>30/01/2027</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY, A-7/40, KALYANI, NADIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>1875/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2023-2024</t>
   </si>
   <si>
     <t>2314/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of OHR all complete for augmentation of Ground Water Based Water Supply Scheme for Fatepur to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Fatepur PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 45.00 Cu.m/hr.</t>
   </si>
   <si>
     <t>ORD/000583/2023-2024</t>
   </si>
   <si>
     <t>839/ND</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>02/11/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Fatepur piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>1275/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>K.D ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Fatepur under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>1414/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at Fatepur W/S Scheme Block- Hanskhali under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10428</t>
   </si>
   <si>
     <t>ORD/000148/2025-2026</t>
   </si>
   <si>
     <t>1149/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>BUDDHADEV MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,438 +857,438 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>17.01</v>
+        <v>175.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>87.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.28</v>
+        <v>17.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>175.81</v>
+        <v>3.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>87.93</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>50.01</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>58.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>33.38</v>
+        <v>1.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.89</v>
+        <v>2.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>2.15</v>
+        <v>33.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>294.63</v>