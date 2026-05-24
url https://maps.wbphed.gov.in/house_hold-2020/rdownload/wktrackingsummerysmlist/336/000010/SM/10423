--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>04/03/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under ISWARCHANDRAPUR ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10423</t>
   </si>
   <si>
     <t>ORD/000185/2025-2026</t>
   </si>
   <si>
     <t>1122/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Dismantling of existing dilapidated OHR at Ishwarchandrapur PWSS under RWS Nadia Sub-Division under Nadia Div. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>7245/ND</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -906,54 +921,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>21.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1081,54 +1096,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>79.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>77.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1157,54 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>6.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1218,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>25.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>61.27</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1279,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>3.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1398,87 +1413,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>16.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.45</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>330.99</v>
+      </c>
+      <c r="P14" s="8">
+        <v>123.57</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>37.33</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>