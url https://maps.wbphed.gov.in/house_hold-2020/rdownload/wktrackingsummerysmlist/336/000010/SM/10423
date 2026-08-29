--- v2 (2026-05-24)
+++ v3 (2026-08-29)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ISWARCHANDRAPUR to Accommodate FHTC in Tehatta-II block of Nadia district under Nadia division P.H.E. Dte</t>
   </si>
   <si>
     <t>SM/10423</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Iswarchandrapur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000095/2022-2023</t>
+  </si>
+  <si>
+    <t>3382/ND</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>M/S SHIL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000060/2022-2023</t>
+  </si>
+  <si>
+    <t>4308/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/000289/2022-2023</t>
   </si>
   <si>
     <t>13/PFMS</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No.- I AND II under Iswarchandrapur W/S Scheme, Block Tehatta II, Dist. Nadia. NIET No. 23 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>ORD/000884/2022-2023</t>
   </si>
   <si>
     <t>152/EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
     <t>M/S. G.P. ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000178/2022-2023</t>
   </si>
   <si>
     <t>155/ND</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Iswarchandrapur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>M/S SHIL &amp; CO.</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 cum/hr at Iswarchandrapur water supply scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within Tehatta-II block under RWS Nadia Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000735/2023-2024</t>
+  </si>
+  <si>
+    <t>1491/ND</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Repairing Works (existing OHR, Pump House, Boundary wall etc.) for Iswarchandrapur Water Supply Scheme Under RWS Nadia Sub-Divn.PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000679/2023-2024</t>
+  </si>
+  <si>
+    <t>1178/ND</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>U-TURN CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work of providing FHTC and additional work of Laying Distribution System in connection with Augmentation of Iswarchandrapur PWSS within Tehatta-II Block under RWS Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000726/2023-2024</t>
   </si>
   <si>
     <t>1255/ND</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
-    <t>Repairing Works (existing OHR, Pump House, Boundary wall etc.) for Iswarchandrapur Water Supply Scheme Under RWS Nadia Sub-Divn.PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Health Check up of existing Over Head Reservoir(OHR) based on inspection and Non-destructive Test (NDT) at Iswarchandrapur PWSS, Tehatta-II Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000017/2024-2025</t>
   </si>
   <si>
     <t>3374/ND</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 30 cum/hr at Iswarchandrapur water supply scheme including 3 Months Trial Run &amp; 3 Years O&amp;M within Tehatta-II block under RWS Nadia Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>SATYABRATA CHAKRABORTY</t>
+    <t>Dismantling of existing dilapidated OHR at Ishwarchandrapur PWSS under RWS Nadia Sub-Division under Nadia Div. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>7245/ND</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under ISWARCHANDRAPUR ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10423</t>
   </si>
   <si>
     <t>ORD/000185/2025-2026</t>
   </si>
   <si>
     <t>1122/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,676 +841,676 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.6</v>
+        <v>79.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>77.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>21.36</v>
+        <v>5.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>21.09</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.74</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>5.94</v>
+        <v>2.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.96</v>
+        <v>21.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>79.62</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>77.47</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>97.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>6.19</v>
+        <v>162.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.14</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>25.12</v>
       </c>
       <c r="Q9" s="4">
         <v>15.39</v>
       </c>
       <c r="R9" s="4">
         <v>61.27</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>3.48</v>
+        <v>6.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.48</v>
+        <v>6.14</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>99.23</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>162.34</v>
+        <v>3.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>16.93</v>
+        <v>6.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.45</v>
+        <v>16.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>330.99</v>