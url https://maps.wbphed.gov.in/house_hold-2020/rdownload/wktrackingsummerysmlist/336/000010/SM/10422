--- v2 (2026-02-07)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete by augmentation of Purba Khamarsimulia Water Supply scheme Hanskhali block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2022-2023</t>
   </si>
   <si>
     <t>3404/ND</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Purba Khamarsimulia piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2024-2025</t>
+  </si>
+  <si>
+    <t>1278/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>ABHAYANANDA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1164,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>23.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.91</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1225,54 +1243,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>215.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>134.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>62.71</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1524,101 +1542,162 @@
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="4">
         <v>330.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>252.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>76.36</v>
       </c>
       <c r="S14" s="4">
         <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>927.32</v>
+      </c>
+      <c r="P16" s="8">
+        <v>409.01</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>44.11</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>