--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,56 @@
     <t>3404/ND</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Purba Khamarsimulia piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000292/2024-2025</t>
   </si>
   <si>
     <t>1278/RSD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>ABHAYANANDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/01082/2025-2026</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1617,87 +1623,142 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>1.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P16" s="4">
+        <v>13.38</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>940.7</v>
+      </c>
+      <c r="P17" s="8">
+        <v>409.01</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>43.48</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>