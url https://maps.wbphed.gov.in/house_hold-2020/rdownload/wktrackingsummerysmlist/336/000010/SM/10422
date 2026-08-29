--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,261 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Providing FHTC by Augmentation of Ground Water Based Piped Water Supply Scheme for PURBA KHAMAR SIMULIA Block: Hanskhali, Dist: Nadia</t>
   </si>
   <si>
     <t>SM/10422</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete by augmentation of Purba Khamarsimulia Water Supply scheme Hanskhali block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>3404/ND</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000061/2022-2023</t>
+  </si>
+  <si>
+    <t>4320/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/000285/2022-2023</t>
   </si>
   <si>
     <t>10/PFMS</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supplying and laying of distribution system including providing Functional Household Tap Connection (FHTC) for Augmentation of Purbakhamar Simulia Piped Water Supply Scheme under Ranaghat Sub-Division, under Nadia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000417/2023-2024</t>
+  </si>
+  <si>
+    <t>5224/ND</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>2584/ND</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>1879/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Construction of Backwash chamber of AIRP at Head Work Site &amp; Renovation of Gravity Type AIRP in Purba Khamarsimulia PWSS within Ranaghat Sub-Division under Nadia Division PHE Dte.Capacity 105.00 Cu.m/hr</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000469/2023-2024</t>
   </si>
   <si>
     <t>136/ND</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S R.K.ENTERPRISE</t>
   </si>
   <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Purba Khamarsimulia under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>1427/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>MANARAMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Replacement Tube Well in connection to Accommodate FHTC at Pump House No.-I , II under Purba Khamar Simulia ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000016/2024-2025</t>
   </si>
   <si>
     <t>1308/EMD</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>08/06/2024</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Supplying and laying of distribution system including providing Functional Household Tap Connection (FHTC) for Augmentation of Purbakhamar Simulia Piped Water Supply Scheme under Ranaghat Sub-Division, under Nadia Division, PHE Dte..</t>
-[...35 lines deleted...]
-    <t>MANARAMA ENTERPRISE</t>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Purba Khamarsimulia piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2024-2025</t>
+  </si>
+  <si>
+    <t>1278/RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>ABHAYANANDA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at PURBA KHAMAR SIMULIA W/S Scheme Block- Hanskhali under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. [SM/10422]</t>
   </si>
   <si>
     <t>ORD/000146/2025-2026</t>
   </si>
   <si>
     <t>1147/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying and laying of distribution and rising main for Augmentation of Ground water based water supply scheme of Purba Khamarsimulia under Hanskhali Block under Ranaghat Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2025-2026</t>
   </si>
   <si>
     <t>2264/ND</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>10/05/2026</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete by augmentation of Purba Khamarsimulia Water Supply scheme Hanskhali block in Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...29 lines deleted...]
-    <t>ABHAYANANDA ENTERPRISE</t>
+    <t>Construction and installation of MANIFOLD and allied works at Head Works site under Purba Khamarshimulia Ground Based Water Supply Scheme under Hanskhali Block under Nadia Division,P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) .</t>
+  </si>
+  <si>
+    <t>ORD/000634/2025-2026</t>
+  </si>
+  <si>
+    <t>3436/F-6104/ND</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BISHAL CONSTRUCTION</t>
   </si>
   <si>
     <t>BILL/01082/2025-2026</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -738,70 +756,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -874,891 +892,956 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.89</v>
+        <v>330.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>252.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.02</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>15.12</v>
+        <v>2.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>13.4</v>
+        <v>215.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>134.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.71</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>99.27</v>
+        <v>15.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>23.6</v>
+        <v>13.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>91.91</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>215.24</v>
+        <v>99.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>134.98</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>62.71</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>2.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>51.04</v>
+        <v>23.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.91</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>75.28</v>
+        <v>1.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>96.97</v>
+        <v>51.04</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>330.45</v>
+        <v>75.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>252.33</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>76.36</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>1.9</v>
+        <v>96.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>13.38</v>
+        <v>11.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.38</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>952.61</v>
+      </c>
+      <c r="P18" s="8">
+        <v>409.01</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>42.94</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>