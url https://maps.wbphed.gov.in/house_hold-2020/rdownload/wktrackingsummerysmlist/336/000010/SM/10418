--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1041,54 +1041,54 @@
       <c r="I7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>373.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>298.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.84</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1252,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>774.68</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>298.55</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>38.54</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>