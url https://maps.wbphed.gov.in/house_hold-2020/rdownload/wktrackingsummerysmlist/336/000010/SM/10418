--- v2 (2026-04-21)
+++ v3 (2026-08-29)
@@ -101,150 +101,150 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Mahisunra(Phase-I) to accommodate FHTC in Nabadwip block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10418</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/000291/2022-2023</t>
   </si>
   <si>
     <t>14/PFMS</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Laying of Distribution System including Specials, Valves &amp; Pipe Supporting Structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of boundary wall at head work site all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-I) to accommodate FHTC with Nabadwip Block under Krishnagar Sub-Division, PHE Dte. (SM/10418)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000538/2022-2023</t>
+  </si>
+  <si>
+    <t>1388/ND</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period of 90 days w.e.f 01/07/2023 (as and when required).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000410/2023-2024</t>
   </si>
   <si>
     <t>800/KSD</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Mahisura Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>6116/ND</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>DEL DELTA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000153/2022-2023</t>
   </si>
   <si>
     <t>124/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2023-2024</t>
   </si>
   <si>
     <t>2317/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Laying of Distribution System including Specials, Valves &amp; Pipe Supporting Structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (Schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of boundary wall at head work site all complete for Augmentation of Ground Based Water Supply Scheme at Mahisura (Phase-I) to accommodate FHTC with Nabadwip Block under Krishnagar Sub-Division, PHE Dte. (SM/10418)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of capacity 156 m3/hr at Mahisura Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>6571/ND</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEL DELTA CONSTRUCTION</t>
   </si>
   <si>
     <t>RESTORATION OF ROAD FROM MOHISURA TO BANKAR DHOPADI under Package No. WB/14/116</t>
   </si>
   <si>
     <t>BILL/00531/2024-2025</t>
   </si>
   <si>
     <t>321/PFMS</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, WBSRDA NADIA DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -846,372 +846,374 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>1.2</v>
+        <v>373.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>348.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>30</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>14.44</v>
+        <v>1.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>15.4</v>
+        <v>11.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.54</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>373.94</v>
+        <v>14.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>298.55</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>79.84</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>348.3</v>
+        <v>15.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>11.42</v>
+        <v>348.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1252,54 +1254,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>774.68</v>
       </c>
       <c r="P11" s="8">
-        <v>298.55</v>
+        <v>359.73</v>
       </c>
       <c r="Q11" s="8">
-        <v>38.54</v>
+        <v>46.44</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>