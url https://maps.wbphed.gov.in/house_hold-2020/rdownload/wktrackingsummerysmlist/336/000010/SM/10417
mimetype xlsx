--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,71 +219,50 @@
     <t>01/12/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Construction of 2 nos Pump House (3.6mtr. X 3.0 mtr.) at 1st &amp; 2nd T/W site for Gobrapota water supply scheme under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>3263/ND</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>RTOR000153/2023-2024</t>
   </si>
   <si>
     <t>264/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1228,185 +1207,124 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>198.01</v>
+        <v>17.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>854.88</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>