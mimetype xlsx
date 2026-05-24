--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -880,54 +880,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>18.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.23</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>96.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1264,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>854.88</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>15.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.82</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>