--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>Construction of 2 nos Pump House (3.6mtr. X 3.0 mtr.) at 1st &amp; 2nd T/W site for Gobrapota water supply scheme under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>3263/ND</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000153/2023-2024</t>
   </si>
   <si>
     <t>264/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 62 m3/hr at Gobrapota Water Supply Scheme within Krishnagar-I Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>6220/ND</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1244,87 +1265,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>17.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>198.01</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1052.89</v>
+      </c>
+      <c r="P12" s="8">
+        <v>15.6</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1.48</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>