--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,168 +131,171 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001919/2022-2023</t>
   </si>
   <si>
     <t>1175/EMD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete and Construction Of 350 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (With Pile Foundation), Pipe Connection And Cost Of Pipes, Specials, Soil investigation for the work of construction of 350 cum OHR staging height 20 mtr., Construction Of 1 (One) No. Pump House (4.88m X 3.66m) Including Sanitary Arrangement And Construction Of Boundary Wall for Augmentation of Ground Based Water Supply Scheme at GOBRAPOTA to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte</t>
   </si>
   <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
     <t>ORD/000199/2023-2024</t>
   </si>
   <si>
     <t>3509/ND</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>11/08/2026</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION, SUKUL ROAD, P.O-KRISHNAGAR, DIST.NADIA, PIN-741101, WB</t>
   </si>
   <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Gobrapota W/S Scheme (TW-I) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>1658/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000152/2022-2023</t>
   </si>
   <si>
     <t>122/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of 2 nos Pump House (3.6mtr. X 3.0 mtr.) at 1st &amp; 2nd T/W site for Gobrapota water supply scheme under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>3263/ND</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>M/S RAJESH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 62 m3/hr at Gobrapota Water Supply Scheme within Krishnagar-I Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>6220/ND</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>RTOR000153/2023-2024</t>
   </si>
   <si>
     <t>264/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,438 +943,442 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>587.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>18.88</v>
+        <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>99.77</v>
+        <v>18.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>96.97</v>
+        <v>99.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>12.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>17.22</v>
+        <v>198.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>198.01</v>
+        <v>17.22</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1052.89</v>
       </c>
       <c r="P12" s="8">
         <v>15.6</v>
       </c>
       <c r="Q12" s="8">
         <v>1.48</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>