--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,65 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MADHPUR W/S Scheme, Block- Karimpur-I AND NATNA W/S Scheme, Block- Tehatta-I, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>ORD/001009/2022-2023</t>
   </si>
   <si>
     <t>497/EMD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Laying additional pipe line for distribution system and rising main for Nathna Zone-II PWSS under augmentation of Nathna Zone-II PWSS (Phase-II) under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2024-2025</t>
+  </si>
+  <si>
+    <t>7051/ND</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1544,87 +1559,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>56.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P15" s="4">
+        <v>100.01</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>75</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1112.01</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>