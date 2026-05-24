--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>497/EMD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Laying additional pipe line for distribution system and rising main for Nathna Zone-II PWSS under augmentation of Nathna Zone-II PWSS (Phase-II) under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000352/2024-2025</t>
   </si>
   <si>
     <t>7051/ND</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Bentonite Powder at site for construction of T/W at Nathna W/S Scheme (Z-II, TW-II), Tehatta-I Block, Nadia Under S&amp;WSD, C.D.D, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2024-2025</t>
+  </si>
+  <si>
+    <t>133/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1069,54 +1084,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1145,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>37.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.75</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1204,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1364,54 +1379,54 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>560.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>216.06</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>38.53</v>
       </c>
       <c r="S11" s="4">
         <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1545,54 +1560,54 @@
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>56.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>24.72</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>43.59</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1620,87 +1635,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P15" s="4">
         <v>100.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.49</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.13</v>
+      </c>
+      <c r="R16" s="4">
+        <v>26.48</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1112.5</v>
+      </c>
+      <c r="P17" s="8">
+        <v>279.31</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>25.11</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>