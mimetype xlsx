--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -101,267 +101,267 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nathna Zone-II to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10416</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/000288/2022-2023</t>
   </si>
   <si>
     <t>12/PFMS</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Supplying, Laying, Fitting &amp; Fixing of Distribution System including all type of specials, valves,pipes all complete, Augmentation of Rising Main, Providing FHTC including Supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 4.88 mtr. x 3.66 mtr. Size pump house including Sanitary Arrangement at H/W Site and 2nd Tube Well Site, Construction of OHR of 300 Cum capacity, Soil investigation for construction of OHR of 300 Cum capacity, Construction Of Boundary Wall At HW Site, Construction Of Boundary Wall At 2nd Tube Well Site And Construction Of Service Road At 2nd Tube Well Site for Natna Zone-II to accommodate FHTC in Tehatta-I Block of Nadia District under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>3538/ND</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S, BELEDANGA GHOSHPARA 2ND LANE, P.O. KRISHNAGAR, DIST. NADIA. PIN-741101.</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Nathna W/S Scheme (Z-II,T/W-I &amp; II) , Tehatta-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>902/CDD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MADHPUR W/S Scheme, Block- Karimpur-I AND NATNA W/S Scheme, Block- Tehatta-I, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/001009/2022-2023</t>
+  </si>
+  <si>
+    <t>497/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000179/2022-2023</t>
   </si>
   <si>
     <t>157/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1886/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
-[...44 lines deleted...]
-    <t>SANKAR PRASAD DUTTA &amp; CO.</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 53 m3/hr at Nathna Zone-II Water Supply Scheme within Tehatta-I Block under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2024-2025</t>
+  </si>
+  <si>
+    <t>7106/ND</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Collection of Household data through mobile app for FHTC Connection (Phase-I), under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000687/2023-2024</t>
   </si>
   <si>
     <t>207/KLYSD-I</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>Laying additional pipe line for distribution system and rising main for Nathna Zone-II PWSS under augmentation of Nathna Zone-II PWSS (Phase-II) under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2024-2025</t>
+  </si>
+  <si>
+    <t>7051/ND</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Bentonite Powder at site for construction of T/W at Nathna W/S Scheme (Z-II, TW-II), Tehatta-I Block, Nadia Under S&amp;WSD, C.D.D, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2024-2025</t>
+  </si>
+  <si>
+    <t>133/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Pump House No-I under Natna w/s scheme, Dist-Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/05673/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-377-23-24</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.L (TEHATTA CCC)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Pump House No-II under Natna w/s Scheme, Dist-Nadia.</t>
   </si>
   <si>
     <t>BILL/05672/2023-2024</t>
   </si>
   <si>
     <t>BP-378-23-24</t>
   </si>
   <si>
-    <t>22/03/2024</t>
-[...49 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Nathna ground water based water supply scheme under Block_ Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10416</t>
   </si>
   <si>
     <t>ORD/000188/2025-2026</t>
   </si>
   <si>
     <t>1126/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
-  </si>
-[...46 lines deleted...]
-    <t>29/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,794 +945,794 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>27.89</v>
+        <v>560.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>216.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>10.67</v>
+        <v>96.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>96.97</v>
+        <v>37.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.8</v>
+        <v>30.75</v>
       </c>
       <c r="R6" s="4">
-        <v>2.89</v>
+        <v>82.75</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>37.16</v>
+        <v>56.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>30.75</v>
+        <v>24.72</v>
       </c>
       <c r="R7" s="4">
-        <v>82.75</v>
+        <v>43.59</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.85</v>
+        <v>27.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.88</v>
+        <v>10.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>6.29</v>
+        <v>185.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>560.77</v>
+        <v>4.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>216.06</v>
+        <v>4.85</v>
       </c>
       <c r="R11" s="4">
-        <v>38.53</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P12" s="4">
+        <v>100.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>75</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>16.89</v>
+        <v>0.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>56.7</v>
+        <v>6.29</v>
       </c>
       <c r="Q14" s="4">
-        <v>24.72</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>43.59</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>100.01</v>
+        <v>5.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.49</v>
+        <v>16.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.13</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1112.5</v>