--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -260,51 +260,51 @@
   <si>
     <t>BILL/04633/2023-2024</t>
   </si>
   <si>
     <t>BP-284-23-24</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
     <t>Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure All Complete, Augmentation Of Rising Main System, Providing FHTC, Construction Of 550 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (With Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation For Construction Of One No. 550 Cum OHR Of Staging Height 20 Mtr Under Augmentation Of Ground Water Based Water Supply Scheme For Betai Zone-I To Accommodate FHTC under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2022-2023</t>
   </si>
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 122 cum/hour capacity for Augmentation of Ground Based Water Supply Scheme at Betai Zone-I to accommodate FHTC including 3 Months Trial Run &amp; 3 Years O&amp;M under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000736/2023-2024</t>
   </si>
   <si>
     <t>1492/ND</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Head Work Site &amp; 2nd Tube Well ,3rd Tube Well site of Betai Zone- I Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>