--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 122 cum/hour capacity for Augmentation of Ground Based Water Supply Scheme at Betai Zone-I to accommodate FHTC including 3 Months Trial Run &amp; 3 Years O&amp;M under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000736/2023-2024</t>
   </si>
   <si>
     <t>1492/ND</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>21/08/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Head Work Site &amp; 2nd Tube Well ,3rd Tube Well site of Betai Zone- I Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000752/2023-2024</t>
   </si>
   <si>
     <t>1627/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>GANGULY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation for Hiring of Diesel Driven Motor cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mechanical Sub Division-ll (D),CDD, P.H.Enginering Dte. for supervision of JJM Related works.</t>
   </si>
@@ -336,50 +336,77 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>MD NIZAMUDDIN</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-I ground water based water supply scheme under Block_Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10414</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>1119/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>MA ANNAPURNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Bentonite Powder at site for construction of T/W at Betai W/S Scheme (Z-I, TW-I) , Tehatta Block, Nadia under S&amp;WSD, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>39/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Modification and rectification of electromechanical retrofitting works through replacement of Panel along with allied works, Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No-III (New) under Betai-(Zone-I) W/S Scheme District of Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/EMSD-III</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1161,54 +1188,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>24.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>74.31</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1249,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>6.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1310,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>18.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1369,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1460,54 +1487,54 @@
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>610.04</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>327.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>53.69</v>
       </c>
       <c r="S12" s="4">
         <v>54</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1582,54 +1609,54 @@
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>23.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1643,54 +1670,54 @@
       <c r="I15" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>0.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>246.39</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1714,87 +1741,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>24.48</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="R17" s="4">
+        <v>100</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.29</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>80</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1330.66</v>
+      </c>
+      <c r="P19" s="8">
+        <v>378.14</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>28.42</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>