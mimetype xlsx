--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -101,312 +101,312 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Betai Zone-I to accommodate FHTC in Tehatta-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10414</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/000286/2022-2023</t>
   </si>
   <si>
     <t>11/PFMS</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure All Complete, Augmentation Of Rising Main System, Providing FHTC, Construction Of 550 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (With Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation For Construction Of One No. 550 Cum OHR Of Staging Height 20 Mtr Under Augmentation Of Ground Water Based Water Supply Scheme For Betai Zone-I To Accommodate FHTC under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000430/2022-2023</t>
+  </si>
+  <si>
+    <t>875/ND</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 4.88 mtr. x 3.66 mtr. Size pump house including Sanitary Arrangement at third Tube well site under Betai Zone I Water Supply Scheme under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2023-2024</t>
+  </si>
+  <si>
+    <t>4322/ND</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>TOTAN DAS</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BETAI (ZONE-I) W/S Scheme, Block-Tehatta-I, Dist. - Nadia. NIET NO. 25 OF EE/EMD OF 2022-23 (SL. NO. 05)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001254/2022-2023</t>
+  </si>
+  <si>
+    <t>811/EMD</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Betai W/S Scheme (Z-I,T/W-I) , Tehatta-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>898/CDD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000177/2022-2023</t>
   </si>
   <si>
     <t>156/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2023-2024</t>
   </si>
   <si>
     <t>2316/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 122 cum/hour capacity for Augmentation of Ground Based Water Supply Scheme at Betai Zone-I to accommodate FHTC including 3 Months Trial Run &amp; 3 Years O&amp;M under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000736/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/ND</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Head Work Site &amp; 2nd Tube Well ,3rd Tube Well site of Betai Zone- I Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000752/2023-2024</t>
+  </si>
+  <si>
+    <t>1627/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 83 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Betai Zone-II to accommodate FHTC under Tehatta Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000155/2024-2025</t>
   </si>
   <si>
     <t>4350/ND</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...65 lines deleted...]
-    <t>DIPALI CONSTUCTION</t>
+    <t>Continuation for Hiring of Diesel Driven Motor cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mechanical Sub Division-ll (D),CDD, P.H.Enginering Dte. for supervision of JJM Related works.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2024-2025</t>
+  </si>
+  <si>
+    <t>153/CMSD-II(D)</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>MD NIZAMUDDIN</t>
   </si>
   <si>
     <t>Collection of Household data through mobile app for FHTC Connection (Phase-IV), under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000696/2023-2024</t>
   </si>
   <si>
     <t>210/KLYSD-I</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of Bentonite Powder at site for construction of T/W at Betai W/S Scheme (Z-I, TW-I) , Tehatta Block, Nadia under S&amp;WSD, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>39/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Modification and rectification of electromechanical retrofitting works through replacement of Panel along with allied works, Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No-III (New) under Betai-(Zone-I) W/S Scheme District of Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/EMSD-III</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at P.H-III under Betai Zone-I W/S Scheme, Dist-Nadia</t>
   </si>
   <si>
     <t>BILL/04633/2023-2024</t>
   </si>
   <si>
     <t>BP-284-23-24</t>
   </si>
   <si>
-    <t>16/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.L (GROUP NAZIRPUR C.C.C)</t>
   </si>
   <si>
-    <t>Laying of Distribution System Including Specials, Valves &amp; Pipe Supporting Structure All Complete, Augmentation Of Rising Main System, Providing FHTC, Construction Of 550 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (With Pile Foundation), Pipe Connection And Cost Of Pipes, Specials And Soil Investigation For Construction Of One No. 550 Cum OHR Of Staging Height 20 Mtr Under Augmentation Of Ground Water Based Water Supply Scheme For Betai Zone-I To Accommodate FHTC under Nadia Divn, PHE Dte.</t>
-[...70 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-I ground water based water supply scheme under Block_Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10414</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>1119/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>MA ANNAPURNA ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>16/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,916 +990,918 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>40.09</v>
+        <v>610.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>327.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>27.29</v>
+        <v>6.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>227.43</v>
+        <v>24.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.31</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>24.7</v>
+        <v>18.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.36</v>
+        <v>14.44</v>
       </c>
       <c r="R7" s="4">
-        <v>74.31</v>
+        <v>77.75</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>6.75</v>
+        <v>40.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>95.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>18.57</v>
+        <v>27.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.44</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>77.75</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>30</v>
+      </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>302.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>10.9</v>
+        <v>23.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>610.04</v>
+        <v>227.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>327.51</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>53.69</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>302.94</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>246.39</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>23.18</v>
+        <v>4.85</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.04</v>
+        <v>4.85</v>
       </c>
       <c r="R14" s="4">
-        <v>17.44</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="R15" s="4">
         <v>100</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
-        <v>24.48</v>
+        <v>4.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.33</v>
+        <v>10.9</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.29</v>
+        <v>24.48</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1330.66</v>