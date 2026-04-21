--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>504.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>331.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.8</v>
       </c>
       <c r="S9" s="4">
         <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1415,54 +1415,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>983.01</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>331.95</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>33.77</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>