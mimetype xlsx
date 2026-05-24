--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,123 +182,138 @@
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Pyradanga W/S Scheme (TW-I) , Hanskhali Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000137/2023-2024</t>
   </si>
   <si>
     <t>1236/CDD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 90 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Payradanga to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>5045/ND</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Payradanga ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/10413</t>
+  </si>
+  <si>
+    <t>ORD/000173/2025-2026</t>
+  </si>
+  <si>
+    <t>1106/EMD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials &amp; Soil investigation for construction of one no. 500 cum OHR of staging height 20 mtr. for augmentation of Ground Water Based Water Supply Scheme for Payradanga to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000192/2022-2023</t>
   </si>
   <si>
     <t>4543/ND</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>AMAL DUTTA ROY, 204/1A, LINTON STREET, KOLKATTA-700014</t>
   </si>
   <si>
-    <t>Balance Laying Distribution System including all complete for augmentation of Ground Water Based Water Supply Scheme for Payradanga to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
-[...50 lines deleted...]
-    <t>A.K. ENTERPRISE</t>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Payradanga under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>1426/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>M/S LALTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Payradanga piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1149/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1078,54 +1093,54 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>29.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.33</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1154,54 @@
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>18.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1197,121 +1212,119 @@
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>504.52</v>
+        <v>237.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>331.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>65.8</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>128.22</v>
+        <v>20.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1319,163 +1332,226 @@
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>237.16</v>
+        <v>504.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>386.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.63</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>20.79</v>
+        <v>2.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>24.22</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>858.81</v>
+      </c>
+      <c r="P14" s="8">
+        <v>415.94</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>48.43</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>