--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>1426/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>M/S LALTI ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Payradanga piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>1149/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System including all complete for augmentation of Ground Water Based Water Supply Scheme for Payradanga to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2023-2024</t>
+  </si>
+  <si>
+    <t>5223/ND</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1471,87 +1489,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>1.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>128.22</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>78.15</v>
+      </c>
+      <c r="R14" s="4">
+        <v>60.94</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>987.04</v>
+      </c>
+      <c r="P15" s="8">
+        <v>494.09</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.06</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>