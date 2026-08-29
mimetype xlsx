--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -89,249 +89,249 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Providing FHTC by Augmentation of Payradanga PWSS Block: Hanskhali, District: Nadia</t>
   </si>
   <si>
     <t>SM/10413</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials &amp; Soil investigation for construction of one no. 500 cum OHR of staging height 20 mtr. for augmentation of Ground Water Based Water Supply Scheme for Payradanga to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000192/2022-2023</t>
+  </si>
+  <si>
+    <t>4543/ND</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY, 204/1A, LINTON STREET, KOLKATTA-700014</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>5171/ND</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>VCH/000351/2022-2023</t>
   </si>
   <si>
     <t>51/PFMS</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under PAYRADANGA W/S Scheme, Block- Hanskhali , Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001014/2022-2023</t>
+  </si>
+  <si>
+    <t>502/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Pyradanga W/S Scheme (TW-I) , Hanskhali Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1236/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>RAJ &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance Laying Distribution System including all complete for augmentation of Ground Water Based Water Supply Scheme for Payradanga to accommodate FHTC in Hanskhali block of Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2023-2024</t>
+  </si>
+  <si>
+    <t>5223/ND</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
+  </si>
+  <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>1876/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>2301/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 90 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Payradanga to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000192/2024-2025</t>
   </si>
   <si>
     <t>5045/ND</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Payradanga under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>1426/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>M/S LALTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Payradanga piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1149/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Payradanga ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/10413</t>
   </si>
   <si>
     <t>ORD/000173/2025-2026</t>
   </si>
   <si>
     <t>1106/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>A.K. ENTERPRISE</t>
-  </si>
-[...67 lines deleted...]
-    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,586 +858,588 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.09</v>
+        <v>504.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>386.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.78</v>
+        <v>13.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>5.56</v>
+        <v>2.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>22.33</v>
+        <v>29.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>42.33</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>29.84</v>
+        <v>18.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.63</v>
+        <v>16.17</v>
       </c>
       <c r="R7" s="4">
-        <v>42.33</v>
+        <v>86.47</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>18.7</v>
+        <v>128.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.17</v>
+        <v>78.15</v>
       </c>
       <c r="R8" s="4">
-        <v>86.47</v>
+        <v>60.94</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>237.16</v>
+        <v>5.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>20.79</v>
+        <v>22.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>504.52</v>
+        <v>237.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>386.63</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.63</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>2.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0.52</v>
       </c>
       <c r="R12" s="4">
         <v>24.22</v>
       </c>
@@ -1451,142 +1453,140 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>1.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>128.22</v>
+        <v>20.79</v>
       </c>
       <c r="Q14" s="4">
-        <v>78.15</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>60.94</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>987.04</v>