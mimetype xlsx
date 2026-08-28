--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Annual Procurement of Chemicals, Consumables, Glassware, Instruments &amp; AMC of Computers, Printers, UPS, Atomic Absorption Spectrophotometer of Different Water Testing Laboratories under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10401</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Annual Service contract for Double beam Atomic Absorption Spectrometer AAS3300 including supply of necessary spare parts and consumables (As and when required) installed at Nadia District Water Testing Laboratory At Haringhata WTP Site, Nadia, under Nadia Division, PHE Dte.(W.E.F-01.08.2021 to 31.07.2022)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000121/2021-2022</t>
+  </si>
+  <si>
+    <t>229/Kly SD-1</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS.</t>
+  </si>
+  <si>
+    <t>Annual Service contract for Double beam Atomic Absorption Spectrophotometer AAS3300 including supply of necessary spare parts and consumables (As and when required) installed at Belpukur Water Testing Laboratory At Belpukur WTP Site, Nadia, under Nadia Division, PHE Dte.(W.E.F-01.08.2021 to 31.07.2022)</t>
+  </si>
+  <si>
+    <t>ORD/000122/2021-2022</t>
+  </si>
+  <si>
+    <t>230/Kly SD-1</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Procurement of consumables for OMAS (On-site Mobile Analysis System) at Krishnagar Sub-District Laboratory as directed by EIC under Nadia Division, Public Health Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>563/ Kly SD-I</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>09/07/2022</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD</t>
+  </si>
+  <si>
+    <t>Supply of Chemical, Certified Reference Material, Glassware and instrument for Different Water Testing Laboratories under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1800/ND</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>M/S MANDAL SCIENTIFIC AND WATER ANALYSIS</t>
+  </si>
+  <si>
+    <t>Continuation of Annual Service contract for Double beam Atomic Absorption Spectrophotometer AAS3300 including supply of necessary spare parts and consumables (As and when required) installed at Belpukur Water Testing Laboratory At Belpukur WTP Site, Nadia, under Nadia Division, PHE Dte.(W.E.F-01.08.2022 to 31.01.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>675/Kly SD-I</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>Continuation of Maintenance for computers and related accessories for Nadia District Water Testing Laboratory, 05(Five) nos of Sub-District Water Testing Laboratory and 05 (Five) nos of NGO managed water testing laboratories under Nadia Division, PHE Dte. (W.E.F 01/08/2022 to 31/01/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>673/Kly SD-I</t>
+  </si>
+  <si>
+    <t>IONET</t>
+  </si>
+  <si>
+    <t>Supply of different laboratory instruments, refrigerator etc for maintaining NABL standard of Nadia District Water Testing Laboratory under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2022-2023</t>
+  </si>
+  <si>
+    <t>922/Kly SD-I</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>Continuation of Annual Service contract for Double beam Atomic Absorption Spectrometer AAS3300 including supply of necessary spare parts and consumables (As and when required) installed at Nadia District Water Testing Laboratory At Haringhata WTP Site, Nadia, under Nadia Division, PHE Dte.(W.E.F-01.08.2022 to 31.01.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>674/Kly SD-I</t>
+  </si>
+  <si>
     <t>Continuation of Maintenance for computers and related accessories for Nadia District Water Testing Laboratory, 05(Five) nos of Sub-District Water Testing Laboratory and 05 (Five) nos of NGO managed water testing laboratories under Nadia Division, PHE Dte. (W.E.F 01/02/2022 to 31/07/2022)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000653/2021-2022</t>
   </si>
   <si>
     <t>78/Kly SD-I</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
-    <t>IONET</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply and installation of Sign-Board for NABL recognition for NGO managed laboratories and other allied works at Nadia District Water Testing Laboratory under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2022-2023</t>
   </si>
   <si>
     <t>689/Kly SD-I</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation of Annual Service contract for Double beam Atomic Absorption Spectrophotometer AAS3300 including supply of necessary spare parts and consumables (As and when required) installed at Belpukur Water Testing Laboratory At Belpukur WTP Site, Nadia, under Nadia Division, PHE Dte.(W.E.F-01.08.2022 to 31.01.2023)</t>
-[...94 lines deleted...]
-  <si>
     <t>Providing consultancy services for NABL Accreditation of Nadia District Water Testing Laboratory as per ISO/IEC 17025: 2017 including supply of required materials under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>542/ Kly SD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
   <si>
     <t>Water Supply connection including installation of AC at Nadia District Water Testing Laboratory under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000064/2023-2024</t>
   </si>
   <si>
     <t>661/KlySD-I</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
+    <t>SUPPLY OF CHEMICAL REGENT AT DIFFERENT WATER TESTING LABORATORIES UNDER NADIA DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/00114/2023-2024</t>
+  </si>
+  <si>
+    <t>54/PFMS</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>SUPPLY AND INSTALLATION OF 01 NO CCTV CAMERA AND ACCESSORIES AT NADIA DISTRICT WATER TESTING LABORATORY UNDER NADIA DIVISION, PHE,DTE</t>
+  </si>
+  <si>
+    <t>BILL/00054/2023-2024</t>
+  </si>
+  <si>
+    <t>80/PFMS</t>
+  </si>
+  <si>
     <t>SUPPLY AND INSTALLATION OF 01 NO LCD MONITOR 19 AT NADIA DISTRICT WATER TESTING LABORATORY UNDER NADIA DIVISION, PHE,DTE</t>
   </si>
   <si>
     <t>BILL/00056/2023-2024</t>
   </si>
   <si>
     <t>79/PFMS</t>
-  </si>
-[...19 lines deleted...]
-    <t>54/PFMS</t>
   </si>
   <si>
     <t>SUPPLY OF FOLLOWING ITEMS AT THE OFFICE OF THE ASSISTANT ENGINEER, KALYANI SUB-DIVISION, PHE,DTE</t>
   </si>
   <si>
     <t>BILL/00058/2023-2024</t>
   </si>
   <si>
     <t>82/PFMS</t>
   </si>
   <si>
     <t>BILL/00057/2023-2024</t>
   </si>
   <si>
     <t>81/PFMS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -908,588 +908,588 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.92</v>
+        <v>4.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.94</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.29</v>
+        <v>3.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.12</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.78</v>
+        <v>4.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.56</v>
+        <v>27.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>1.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>2.03</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>4.06</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>3.12</v>
+        <v>2.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>101.72</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>27.61</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>0.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1497,170 +1497,170 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>3.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
         <v>1</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="4">
-        <v>0.09</v>
+        <v>4.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="P16" s="4">
         <v>0.1</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
@@ -1730,51 +1730,51 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P17" s="4">
-        <v>4.95</v>
+        <v>0.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1784,51 +1784,51 @@
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="P18" s="4">
         <v>0.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
@@ -1841,94 +1841,94 @@
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="P19" s="4">
         <v>0.1</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>56.49</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>51.11</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>