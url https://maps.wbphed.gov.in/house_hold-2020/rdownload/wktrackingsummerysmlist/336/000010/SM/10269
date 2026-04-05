--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,171 +308,180 @@
   <si>
     <t>6695/ND</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SHREEOM ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 54 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-I to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>4315/ND</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and construction of Boundary wall at Head Work Site of Bareya Zone-II Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2024-2025</t>
+  </si>
+  <si>
+    <t>4076/ND</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>MANAJIT BISWAS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Bareya Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2024-2025</t>
+  </si>
+  <si>
+    <t>4077/ND</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>4074/ND</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under BARAIA ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/10269</t>
+  </si>
+  <si>
+    <t>ORD/000181/2025-2026</t>
+  </si>
+  <si>
+    <t>1118/EMD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>GHOSH AND GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 42 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2024-2025</t>
+  </si>
+  <si>
+    <t>4143/ND</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Bareya Zone-I Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division, P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Bareya Zone-I at Tehatta-II Block by Augmentation of Ground Water based PWSS for Bareya Zone-I Water Supply Schemes under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2025-2026</t>
+  </si>
+  <si>
+    <t>2460/ND</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>S.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000731/2021-2022</t>
+  </si>
+  <si>
+    <t>1249/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Baraia W/S Scheme (T/W-I &amp; II) , Tehatta-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>132/CDD</t>
+  </si>
+  <si>
     <t>01/08/2025</t>
-  </si>
-[...118 lines deleted...]
-    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1900,348 +1909,409 @@
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P18" s="4">
         <v>185.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>10</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="P19" s="4">
         <v>17.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="P20" s="4">
         <v>173.48</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="P21" s="4">
         <v>23.36</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="P22" s="4">
         <v>196.39</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P23" s="4">
+        <v>37.3</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>50</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1153.06</v>
+      </c>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>