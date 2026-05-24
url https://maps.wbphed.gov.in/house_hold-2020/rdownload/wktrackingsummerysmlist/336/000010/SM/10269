--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -308,51 +308,51 @@
   <si>
     <t>6695/ND</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SHREEOM ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 54 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-I to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>4315/ND</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and construction of Boundary wall at Head Work Site of Bareya Zone-II Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2024-2025</t>
   </si>
   <si>
     <t>4076/ND</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>MANAJIT BISWAS</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Bareya Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
@@ -1145,54 +1145,54 @@
         <v>31</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>0.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>22.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.8</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -2156,54 +2156,54 @@
       <c r="I22" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P22" s="4">
         <v>196.39</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>189.23</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2217,88 +2217,88 @@
       <c r="I23" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P23" s="4">
         <v>37.3</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>46.58</v>
       </c>
       <c r="S23" s="4">
         <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>142</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1153.06</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>229.21</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>19.88</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>