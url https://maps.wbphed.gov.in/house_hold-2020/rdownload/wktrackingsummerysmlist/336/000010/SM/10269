--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,399 +89,402 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARAIA to Accommodate FHTC in Tehatta-II block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10269</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000731/2021-2022</t>
+  </si>
+  <si>
+    <t>1249/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>VCH/001266/2021-2022</t>
+  </si>
+  <si>
+    <t>732/PFMS</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
     <t>VCH/001265/2021-2022</t>
   </si>
   <si>
     <t>731/PFMS</t>
   </si>
   <si>
-    <t>30/03/2022</t>
-[...10 lines deleted...]
-  <si>
     <t>Construction of barbed wire fencing with concrete pillars at Baraya Zone-II (2nd T.W). water supply scheme( New Land) under Tehatta Sub-Division under Nadia Division PHE Dte. in JJM project .</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000581/2022-2023</t>
   </si>
   <si>
     <t>930/TSD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>PRABIR KUMAR ROY</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Sinking of 80 mm dia. Shallow Tube Well for requirement of drilling water for Baraia PWSS, District - Nadia and other PWSS under CMSD-II (D), CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>91/CMSD-II</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No.- I &amp; II under Baraia W/S Scheme, Block-Tehatta-II, Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>ORD/000898/2022-2023</t>
   </si>
   <si>
     <t>408/EMD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Baraia W/S Scheme (T/W-I &amp; II) , Tehatta-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>132/CDD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000175/2022-2023</t>
   </si>
   <si>
     <t>152/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangement and construction of boundary wall at Tube well No-2 Site at Bareya Water Supply Scheme(Z-II) Under Tehatta Sub-Division PHE Dte.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000747/2023-2024</t>
+  </si>
+  <si>
+    <t>1625/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>ROY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Bareya Zone-I water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000273/2024-2025</t>
+  </si>
+  <si>
+    <t>6695/ND</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>SHREEOM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 250 CUM OHR at Bareya Zone-II W/S. scheme under Nadia Division P.H.E. Dte. in the District of Nadia .</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>3980/ND</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>CHOWDHURY &amp; CO.</t>
   </si>
   <si>
+    <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 54 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-I to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>4315/ND</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and construction of Boundary wall at Head Work Site of Bareya Zone-II Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2024-2025</t>
+  </si>
+  <si>
+    <t>4076/ND</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>12/01/2027</t>
+  </si>
+  <si>
+    <t>MANAJIT BISWAS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Bareya Zone-I to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2024-2025</t>
+  </si>
+  <si>
+    <t>4077/ND</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Bareya Zone-II Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Bareya Zone-II at Bareya Zone-II Block by Augmentation of Ground Water based PWSS for Bareya Zone-II Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000630/2024-2025</t>
   </si>
   <si>
     <t>7361/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S DURGA SECURITIES &amp; SERVICES</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>4074/ND</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 42 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2024-2025</t>
+  </si>
+  <si>
+    <t>4143/ND</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
     <t>Quotation charges and security deposit for new power connection at Baraia(Zone-II) head worksite under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02319/2024-2025</t>
   </si>
   <si>
     <t>BP-195-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Baraia(Zone-II) PH-II under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02259/2024-2025</t>
   </si>
   <si>
     <t>BP-176</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...127 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under BARAIA ground water based water supply scheme under Block_ Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/10269</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>1118/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>GHOSH AND GHOSH</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 42 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Bareya Zone-II to accommodate FHTC within Tehatta-II block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Bareya Zone-I Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division, P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Bareya Zone-I at Tehatta-II Block by Augmentation of Ground Water based PWSS for Bareya Zone-I Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2025-2026</t>
   </si>
   <si>
     <t>2460/ND</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,1277 +1009,1279 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.17</v>
+        <v>196.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>189.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>3.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.7</v>
+        <v>2.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>22.18</v>
+        <v>0.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.91</v>
+        <v>0.69</v>
       </c>
       <c r="R6" s="4">
-        <v>98.8</v>
+        <v>99.76</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>26.67</v>
+        <v>0.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>22.18</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>21.91</v>
+      </c>
+      <c r="R8" s="4">
+        <v>98.8</v>
+      </c>
+      <c r="S8" s="4">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>20.41</v>
+        <v>37.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.58</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>14.83</v>
+        <v>26.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.04</v>
+        <v>12.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>13.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>12.15</v>
+        <v>130.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>13.79</v>
+        <v>186.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>186.88</v>
+        <v>22.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>22.65</v>
+        <v>58.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>58.82</v>
+        <v>20.41</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="P18" s="4">
         <v>185.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>10</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>17.48</v>
+        <v>173.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P20" s="4">
-        <v>173.48</v>
+        <v>14.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>23.36</v>
+        <v>4.04</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>196.39</v>
+        <v>17.48</v>
       </c>
       <c r="Q22" s="4">
-        <v>189.23</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>96.35</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>79</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>37.3</v>
+        <v>23.36</v>
       </c>
       <c r="Q23" s="4">
-        <v>17.37</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>46.58</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1153.06</v>
       </c>
       <c r="P24" s="8">
         <v>229.21</v>
       </c>
       <c r="Q24" s="8">
         <v>19.88</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>