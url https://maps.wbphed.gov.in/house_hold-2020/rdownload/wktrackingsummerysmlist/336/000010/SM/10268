--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,71 @@
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>258/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection charges and security deposit for PH-3 under Bara-Andulia(Zone-I) w/s scheme, Under EMSD-III,PHE Dte,Nadia</t>
   </si>
   <si>
     <t>BILL/01810/2024-2025</t>
   </si>
   <si>
     <t>BP-158-24-25</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bara Andulia Zone II Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000477/2023-2024</t>
+  </si>
+  <si>
+    <t>155/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1316,87 +1337,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>3.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>12.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>75</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1165.97</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>