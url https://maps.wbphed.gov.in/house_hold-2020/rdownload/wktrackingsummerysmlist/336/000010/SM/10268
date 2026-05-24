--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1089,54 +1089,54 @@
       <c r="I7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>29.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>23.57</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1150,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>96.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1384,88 +1384,88 @@
       <c r="I12" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>12.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>45.58</v>
       </c>
       <c r="S12" s="4">
         <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1165.97</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>