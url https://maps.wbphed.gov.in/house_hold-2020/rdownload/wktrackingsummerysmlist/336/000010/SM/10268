--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -101,213 +101,213 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARA ANDULIA ZONE-II to Accommodate FHTC in CHAPRA Block of Nadia District under Nadia Division, PHE Dte..</t>
   </si>
   <si>
     <t>SM/10268</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/001072/2021-2022</t>
   </si>
   <si>
     <t>635/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accommodate FHTC under Bara Andulia Z-II) WS Scheme, Block-Chapra , Dist. - Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001125/2023-2024</t>
+  </si>
+  <si>
+    <t>4713/EMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>INDTECH ASSOCIATES</t>
+  </si>
+  <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction of R.C.C. Elevated Reservoir of 600 Cum capacity (including pile foundation), Soil Investigation for construction of OHR, Construction of 1 No. Pump House at proposed Head Work site and Construction of boundary wall with gate all complete for Augmentation of Ground Based Water Supply Scheme at Bara Andulia Zone-II to accommodate FHTC within Chapra block under Krishnanagar Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000154/2023-2024</t>
   </si>
   <si>
     <t>3220/ND</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilizing Departmental Machineries for Bara Andulia W/S Scheme (Z-II, T/W-I) , Chapra Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000128/2023-2024</t>
   </si>
   <si>
     <t>1231/CDD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000148/2022-2023</t>
   </si>
   <si>
     <t>82/ND</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 116 m3/hr at Bara Andulia Zone-II Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
     <t>ORD/000384/2024-2025</t>
   </si>
   <si>
     <t>7090/ND</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bara Andulia Zone II Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2023-2024</t>
+  </si>
+  <si>
+    <t>155/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>258/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection charges and security deposit for PH-3 under Bara-Andulia(Zone-I) w/s scheme, Under EMSD-III,PHE Dte,Nadia</t>
   </si>
   <si>
     <t>BILL/01810/2024-2025</t>
   </si>
   <si>
     <t>BP-158-24-25</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
-  </si>
-[...19 lines deleted...]
-    <t>DIAMOND ENGINEERS CO.OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -877,564 +877,566 @@
         <v>3.6</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>467.16</v>
+        <v>29.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>23.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>18.88</v>
+        <v>467.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>234.57</v>
+        <v>96.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>29.24</v>
+        <v>18.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>23.57</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>96.97</v>
+        <v>234.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>288.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>10.9</v>
+        <v>12.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>45.58</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>3.71</v>
+        <v>10.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>12.15</v>
+        <v>3.71</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>45.58</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1165.97</v>