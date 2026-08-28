--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,207 +77,207 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Nadia Division</t>
+  </si>
+  <si>
+    <t>Providing FHTC by augmentation for Madhugari water supply scheme with in Karimpur-I Block in Nadia District under Nadia Division P.H.E. Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>SM/10084</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Madhugari to accommodate FHTC within Karimpur-I block under RWS Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000294/2022-2023</t>
+  </si>
+  <si>
+    <t>5334/ND</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>SANJIB DEY</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>Providing FHTC by augmentation for Madhugari water supply scheme with in Karimpur-I Block in Nadia District under Nadia Division P.H.E. Dte. (Phase-II)</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I, (Phase-II) under Madhugari ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001772/2023-2024</t>
   </si>
   <si>
     <t>6396/EMD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
-    <t>Nadia Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>1577/ND</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>2307/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Madhugari to accommodate FHTC within Karimpur-I block under RWS Sub-Division under Nadia Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>SANJIB DEY</t>
+    <t>Additional work of providing FHTC and additional work of Laying Distribution System in connection with Augmentation of Madhugari PWSS within Karimpur-I Block under RWS Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000725/2023-2024</t>
+  </si>
+  <si>
+    <t>1254/ND</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP of capacity 38 Cu.m/hr at Madhugari Water Supply Scheme within Karimpur-I block under RWS Nadia Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000799/2023-2024</t>
+  </si>
+  <si>
+    <t>1911/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing Works (existing OHR, Pump House, Boundary wall etc.) of Madhugari Water Supply Scheme, Karimpur-I Block Under R.W.S. Nadia Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>3431/ND</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>M/S DURGA SECURITIES &amp; SERVICES</t>
   </si>
   <si>
     <t>Repairing rectification of electro-mechanical works related to installation of submersible pump sets and others accessories in connection with JJM under Madhugari PWSS, Block- Karimpur-I, under EMSD-III, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000113/2024-2025</t>
   </si>
   <si>
     <t>1220/EMSD-III</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>SMILE</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S DURGA SECURITIES &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,528 +804,528 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>16.32</v>
+        <v>74.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>68.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.62</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.41</v>
+        <v>16.32</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>74.59</v>
+        <v>0.62</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>2.42</v>
+        <v>19.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.11</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>19.88</v>
+        <v>140.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>140.38</v>
+        <v>22.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>47.32</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>22.18</v>
+        <v>2.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>276.8</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>35.61</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>