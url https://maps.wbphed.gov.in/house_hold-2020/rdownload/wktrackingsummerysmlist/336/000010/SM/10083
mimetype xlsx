--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
   <si>
     <t>2296/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangemen and Consruction of Boundary wall at Tube well No-3 Site at Dhoradaha Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>1629/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Dhoradaha to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2022-2023</t>
   </si>
   <si>
     <t>382/ND</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>SATYABRATA CHAKRABORTY</t>
   </si>
   <si>
     <t>Providing FHTC including Laying Distribution System in connection with J.J.M. Work under village Baruipota, Teinpur to cover up left out portion under Karimpur-II Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
@@ -264,50 +264,68 @@
     <t>27/01/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation charges and security deposit for new service connection at PH-IiI of Doradaha W/S Scheme under EMSD-III,PHE Dte., Nadia.</t>
+  </si>
+  <si>
+    <t>BILL/02513/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-233</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,62 +714,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -916,54 +934,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>18.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.49</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1109,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>12.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1170,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>457.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.54</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1408,87 +1426,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.62</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>848.1</v>
+      </c>
+      <c r="P14" s="8">
+        <v>106.7</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>12.58</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>