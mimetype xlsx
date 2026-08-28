--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -101,192 +101,192 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based Dhoradaha PWSS to accommodate FHTC in Karimpur-II Block with in Nadia District under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>SM/10083</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/001102/2021-2022</t>
   </si>
   <si>
     <t>672/PFMS</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Dhoradaha to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>382/ND</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>SATYABRATA CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing Drilling Crew and other allied works for construction of Tube Well (300mm x 200mm x250 Mtrs. Depth) by utilising Departmental machineries for Dhoradaha W/S Scheme (T/W-I) karimpur-II Block under Nadia District, CDD PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>136/CDD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>1905/ND</t>
   </si>
   <si>
-    <t>27/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>2296/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction Of Pump House (3.6x 3.0m) Including Sanitary Arrangemen and Consruction of Boundary wall at Tube well No-3 Site at Dhoradaha Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>1629/ND</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Dhoradaha to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing FHTC including Laying Distribution System in connection with J.J.M. Work under village Baruipota, Teinpur to cover up left out portion under Karimpur-II Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000708/2024-2025</t>
   </si>
   <si>
     <t>134/ND</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>03/01/2026</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground basaedpiped water supply scheme for Dhoradaha water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000780/2024-2025</t>
   </si>
   <si>
     <t>305/ND</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
-    <t>14/10/2025</t>
+    <t>12/01/2026</t>
   </si>
   <si>
     <t>J.P. CONSTRUCTION &amp; SUPPLIERS</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Dhoradaha Ground Based Water Supply Scheme under Karimpur-II Block under Nadia Division, P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Dhoradaha at Karimpur-II Block by Augmentation of Ground Water based PWSS for Dhoradaha Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000738/2024-2025</t>
   </si>
   <si>
     <t>416/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>23/11/2025</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
@@ -895,363 +895,363 @@
         <v>3.09</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.87</v>
+        <v>457.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.42</v>
+        <v>93.98</v>
       </c>
       <c r="R4" s="4">
-        <v>60.49</v>
+        <v>20.54</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>105.7</v>
+        <v>18.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>26.74</v>
+        <v>105.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>12.74</v>
+        <v>26.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>10.26</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>457.46</v>
+        <v>12.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>93.98</v>
+        <v>1.31</v>
       </c>
       <c r="R8" s="4">
-        <v>20.54</v>
+        <v>10.26</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>57.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
@@ -1268,54 +1268,54 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>35.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1329,54 +1329,54 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>23.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1390,51 +1390,51 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>