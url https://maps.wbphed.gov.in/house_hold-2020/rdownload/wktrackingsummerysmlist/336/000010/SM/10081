--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,90 +227,72 @@
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>K.K. MARKETING</t>
   </si>
   <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 31.44 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Madhpur PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000546/2022-2023</t>
   </si>
   <si>
     <t>1456/ND</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>25/03/2024</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Madhpur PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>4078/ND</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MADHPUR W/S Scheme, Block- Karimpur-I AND NATNA W/S Scheme, Block- Tehatta-I, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
   </si>
   <si>
     <t>ORD/001009/2022-2023</t>
   </si>
   <si>
     <t>497/EMD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -717,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1486,201 +1468,140 @@
         <v>16.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>29.68</v>
+        <v>56.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>161.91</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>