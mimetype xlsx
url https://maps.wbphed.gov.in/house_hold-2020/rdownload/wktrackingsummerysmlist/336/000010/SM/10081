--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -233,84 +233,84 @@
   <si>
     <t>K.K. MARKETING</t>
   </si>
   <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 31.44 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Madhpur PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000546/2022-2023</t>
   </si>
   <si>
     <t>1456/ND</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MADHPUR W/S Scheme, Block- Karimpur-I AND NATNA W/S Scheme, Block- Tehatta-I, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/001009/2022-2023</t>
+  </si>
+  <si>
+    <t>497/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for Madhpur PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>4078/ND</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER</t>
-  </si>
-[...16 lines deleted...]
-    <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1407,188 +1407,188 @@
         <v>58.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>21</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>16.52</v>
+        <v>56.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>56.7</v>
+        <v>16.52</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>38.41</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>161.91</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>10.09</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>