--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,83 @@
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Madhpur PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>4078/ND</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Madhpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>3383/ND</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground basaed piped water supply scheme for Madhpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>7266/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1521,87 +1554,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>16.52</v>
       </c>
       <c r="Q14" s="4">
         <v>6.34</v>
       </c>
       <c r="R14" s="4">
         <v>38.41</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P15" s="4">
+        <v>69.32</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>46.57</v>
+      </c>
+      <c r="R15" s="4">
+        <v>67.18</v>
+      </c>
+      <c r="S15" s="4">
+        <v>85</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>29.68</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>260.9</v>
+      </c>
+      <c r="P17" s="8">
+        <v>62.91</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.11</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>