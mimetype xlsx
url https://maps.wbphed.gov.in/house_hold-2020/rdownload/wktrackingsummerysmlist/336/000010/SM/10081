--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -125,225 +125,225 @@
   <si>
     <t>2865/EMD</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>20/08/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service connection for Madhpur w/s scheme p.h No 1</t>
   </si>
   <si>
     <t>ORD/000008/2022-2023</t>
   </si>
   <si>
     <t>2866/EMD</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Madhpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>3383/ND</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000059/2022-2023</t>
+  </si>
+  <si>
+    <t>4319/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New Service connection bill for Madhupur W/s scheme</t>
+  </si>
+  <si>
+    <t>VCH/001926/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-24</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
     <t>VCH/001077/2021-2022</t>
   </si>
   <si>
     <t>640/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PVT. LTD.</t>
   </si>
   <si>
     <t>New Service connection bill for Madhpur W/s scheme</t>
   </si>
   <si>
     <t>VCH/001927/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-25</t>
   </si>
   <si>
-    <t>02/08/2022</t>
-[...23 lines deleted...]
-    <t>Resource Division</t>
+    <t>Renovation of AIRP (Gravity Type) of capacity 31.44 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Madhpur PWSS under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2022-2023</t>
+  </si>
+  <si>
+    <t>1456/ND</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>23/06/2024</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MADHPUR W/S Scheme, Block- Karimpur-I AND NATNA W/S Scheme, Block- Tehatta-I, Dist. - Nadia. NIET No.- 28 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/001009/2022-2023</t>
+  </si>
+  <si>
+    <t>497/EMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Supplementary quotation for argumentation of DTR from 25KVA to 63KVA at Madhpur Ref. ID 860261053</t>
   </si>
   <si>
     <t>BILL/01337/2022-2023</t>
   </si>
   <si>
     <t>137/PFMS/EMD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>New Service Connection for madhpur Aplication No.3004022790</t>
   </si>
   <si>
     <t>BILL/01338/2022-2023</t>
   </si>
   <si>
     <t>138/PFMS/EMD</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Madhpur Ground Based Water Supply Scheme under Karimpur-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Madhpur at Karimpur-II Block by Augmentation of Ground Water based PWSS for Madhpur Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000642/2024-2025</t>
   </si>
   <si>
     <t>7368/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>K.K. MARKETING</t>
   </si>
   <si>
-    <t>Renovation of AIRP (Gravity Type) of capacity 31.44 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Madhpur PWSS under Nadia Division PHE Dte.</t>
-[...35 lines deleted...]
-    <t>KARTICK BAL</t>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground basaed piped water supply scheme for Madhpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2024-2025</t>
+  </si>
+  <si>
+    <t>7266/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Madhpur PWSS".under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>4078/ND</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>21/07/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,729 +990,729 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.95</v>
+        <v>69.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>46.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.18</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>1.01</v>
+        <v>4.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>4.87</v>
+        <v>2.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>1.01</v>
+        <v>58.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>17.61</v>
+        <v>56.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>58.68</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>56.7</v>
+        <v>1.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>17.64</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>16.52</v>
+        <v>17.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>6.34</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>38.41</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>69.32</v>
+        <v>29.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>46.57</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>67.18</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="P16" s="4">
-        <v>29.68</v>
+        <v>16.52</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>38.41</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>260.9</v>