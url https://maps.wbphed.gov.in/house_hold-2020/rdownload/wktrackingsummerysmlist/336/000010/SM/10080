--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,71 +204,50 @@
     <t>21/08/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Kulgachi Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kulgachi at Tehatta-II Block by Augmentation of Ground Water based PWSS for Kulgachi Water Supply Schemes under</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>7369/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
-  </si>
-[...19 lines deleted...]
-    <t>A P POWER AND CONCRETE, 5D,HEMCHANDRA NASKAR ROAD, KOLKATA-700010</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1182,148 +1161,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>19.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>185.37</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>