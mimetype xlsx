--- v3 (2026-04-05)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,89 @@
     <t>21/08/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Kulgachi Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kulgachi at Tehatta-II Block by Augmentation of Ground Water based PWSS for Kulgachi Water Supply Schemes under</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>7369/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 150 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Kulgachi to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000387/2022-2023</t>
+  </si>
+  <si>
+    <t>477/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>A P POWER AND CONCRETE, 5D,HEMCHANDRA NASKAR ROAD, KOLKATA-700010</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for Kulgachhi Mouza under Kulgachhi PWSS under Tehatta Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2025-2026</t>
+  </si>
+  <si>
+    <t>2265/ND</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,73 +675,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1161,87 +1200,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>19.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>138.28</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>42.88</v>
+      </c>
+      <c r="R10" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="S10" s="4">
+        <v>45</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>335.51</v>
+      </c>
+      <c r="P12" s="8">
+        <v>42.88</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>12.78</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>