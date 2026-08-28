--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -101,174 +101,174 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Providing FHTC by augmentation under Jal Swapna for Kulgachi PWSS, in Tehatta-II block with in Nadia district under Nadia Division</t>
   </si>
   <si>
     <t>SM/10080</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/001138/2021-2022</t>
   </si>
   <si>
     <t>703/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I and II under Kulgachi WS Scheme, Block KrishnagarI, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-09)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000890/2022-2023</t>
+  </si>
+  <si>
+    <t>158/EMD</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 150 Cum Capacity 20 Mtr. Staging Height RCC Over Head Reservoir (Including Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Kulgachi to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000387/2022-2023</t>
+  </si>
+  <si>
+    <t>477/ND</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>A P POWER AND CONCRETE, 5D,HEMCHANDRA NASKAR ROAD, KOLKATA-700010</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2022-2023</t>
   </si>
   <si>
     <t>362/ND</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>2299/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Repairing and renovation of Pump House ,boundary wall of ground basaedpiped water supply scheme for Kulgachi water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000309/2024-2025</t>
   </si>
   <si>
     <t>6837/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP of capacity 30 Cu.m/hr at Kulgachi Water Supply Scheme within Tehatta-II Block block under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000126/2024-2025</t>
   </si>
   <si>
     <t>4575/ND</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>16/08/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Kulgachi Ground Based Water Supply Scheme under Tehatta-II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kulgachi at Tehatta-II Block by Augmentation of Ground Water based PWSS for Kulgachi Water Supply Schemes under</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>7369/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
-  </si>
-[...19 lines deleted...]
-    <t>A P POWER AND CONCRETE, 5D,HEMCHANDRA NASKAR ROAD, KOLKATA-700010</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Kulgachhi Mouza under Kulgachhi PWSS under Tehatta Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>2265/ND</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>A.P. POWER &amp; CONCRETE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -856,482 +856,484 @@
         <v>2.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.76</v>
+        <v>16.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.62</v>
+        <v>138.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>16.76</v>
+        <v>0.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.4</v>
+        <v>5.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>129.23</v>
+        <v>11.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>19.15</v>
+        <v>129.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>138.28</v>
+        <v>19.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>42.88</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>31.01</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>11.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>