--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,105 +116,90 @@
   <si>
     <t>671/PFMS</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>2287/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying additional pipe line for distribution system and rising main for Betai Zone-I and Narayanpur PWSS Under augmentetion of Betai Zone-I PWSS and Narayanpur PWSS under Tehatta Sub-Division under Nadia Division PHE Dte.</t>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Narayanpur ii) Palsunda iii) Dogachhi Zone-II iv)Dogachhi Zone-I</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
-    <t>ORD/000476/2024-2025</t>
-[...8 lines deleted...]
-    <t>11/06/2025</t>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>679/KlySD-I</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2022-2023</t>
+  </si>
+  <si>
+    <t>966/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>09/03/2026</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Narayanpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>6840/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -621,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -895,60 +880,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>99.98</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -956,226 +941,165 @@
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.79</v>
+        <v>759.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>759.95</v>
+        <v>34.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...27 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>823.51</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>