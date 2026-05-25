--- v2 (2026-04-05)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,68 +156,50 @@
     <t>31/05/2023</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>966/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +588,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -883,54 +865,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -944,162 +926,101 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>759.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.97</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>788.87</v>
+      </c>
+      <c r="P7" s="8">
+        <v>50.19</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>6.36</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>