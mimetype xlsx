--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,83 @@
     <t>31/05/2023</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>966/ND</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying additional pipe line for distribution system and rising main for Betai Zone-I and Narayanpur PWSS Under augmentetion of Betai Zone-I PWSS and Narayanpur PWSS under Tehatta Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2024-2025</t>
+  </si>
+  <si>
+    <t>7263/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Narayanpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2024-2025</t>
+  </si>
+  <si>
+    <t>6840/ND</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -940,87 +973,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>759.95</v>
       </c>
       <c r="Q6" s="4">
         <v>45.4</v>
       </c>
       <c r="R6" s="4">
         <v>5.97</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="4">
+        <v>99.98</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>30</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>34.64</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>923.49</v>
+      </c>
+      <c r="P9" s="8">
+        <v>50.19</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>5.43</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>