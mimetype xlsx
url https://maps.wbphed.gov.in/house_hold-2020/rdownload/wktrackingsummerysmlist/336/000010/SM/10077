--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -101,120 +101,120 @@
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based Narayanpur PWSS to accommodate FHTC in Karimpur-II Block within Nadia District under Nadia Division</t>
   </si>
   <si>
     <t>SM/10077</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>VCH/001101/2021-2022</t>
   </si>
   <si>
     <t>671/PFMS</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed Augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 200 Cum Capacity 20 Mtr. height RCC Over Head Reservoir (Excluding Pile Foundation), Pipe Connection and Cost of Pipes, Specials and Soil Investigation for construction of one no. 200 Cum OHR of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Narayanpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000437/2022-2023</t>
+  </si>
+  <si>
+    <t>966/ND</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Narayanpur ii) Palsunda iii) Dogachhi Zone-II iv)Dogachhi Zone-I</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>679/KlySD-I</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>2287/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Collection of Household data through mobile app for FHTC Connection at following schemes under Nadia Division PHE Dte.Schemes: i) Narayanpur ii) Palsunda iii) Dogachhi Zone-II iv)Dogachhi Zone-I</t>
-[...40 lines deleted...]
-  <si>
     <t>Laying additional pipe line for distribution system and rising main for Betai Zone-I and Narayanpur PWSS Under augmentetion of Betai Zone-I PWSS and Narayanpur PWSS under Tehatta Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000476/2024-2025</t>
   </si>
   <si>
     <t>7263/ND</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>03/12/2026</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Narayanpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>6840/ND</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -816,295 +816,295 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>21</v>
+        <v>759.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.79</v>
       </c>
       <c r="Q5" s="4">
         <v>4.79</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>759.95</v>
+        <v>21</v>
       </c>
       <c r="Q6" s="4">
-        <v>45.4</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.97</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
         <v>99.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>34.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>