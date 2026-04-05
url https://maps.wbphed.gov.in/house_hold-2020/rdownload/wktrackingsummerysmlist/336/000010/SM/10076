--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,116 @@
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>ZOOM CONSTRUCTION &amp; INTERIO</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Mahishbathan ground water based water supply scheme under Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte. SM/10076</t>
   </si>
   <si>
     <t>ORD/000174/2025-2026</t>
   </si>
   <si>
     <t>1107/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Mahisbathan W/S Scheme (TW-I), Karimpur-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>1235/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC at Rahamatpur Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>3469/ND</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipe line for Revision of drawing to accommodate FHTC &amp; Construction of Jhama Bats Road for the approach way to headwork site of Mahisbathan water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>3452/ND</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC at Mahisbathan Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>3468/ND</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="91.977539" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1454,87 +1520,331 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>20.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>18.85</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>71.37</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>45.59</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P17" s="4">
+        <v>90.43</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1194.51</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>