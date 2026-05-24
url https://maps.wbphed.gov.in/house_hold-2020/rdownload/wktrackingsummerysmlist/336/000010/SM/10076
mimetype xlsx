--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1207,54 +1207,54 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>61.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>43.31</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1268,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>96.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1329,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>560.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>283.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.64</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1628,54 +1628,54 @@
       <c r="I15" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>71.37</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>43.43</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1689,54 +1689,54 @@
       <c r="I16" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>45.59</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>30.95</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>67.88</v>
       </c>
       <c r="S16" s="4">
         <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1750,88 +1750,88 @@
       <c r="I17" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P17" s="4">
         <v>90.43</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>71.12</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>78.64</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1194.51</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>457.21</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>