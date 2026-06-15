--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,83 @@
     <t>Laying of UPVC Pipe line for Revision of drawing to accommodate FHTC &amp; Construction of Jhama Bats Road for the approach way to headwork site of Mahisbathan water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2024-2025</t>
   </si>
   <si>
     <t>3452/ND</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Laying distribution system for providing FHTC at Mahisbathan Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>3468/ND</t>
+  </si>
+  <si>
+    <t>Restoration work of road damaged due to laying pipe line under JJM project of PHE Dte at Mahisbathan Murutia Road from 0.00 to 0.5 kmp (Both side) under Plassey sub Division PWD Under Nadia Division Pwd.during the year 2024-25.</t>
+  </si>
+  <si>
+    <t>BILL/00824/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-373</t>
+  </si>
+  <si>
+    <t>OFFICE OF THE EXECUTIVE ENGINEER, P.W.D. NADIA DIVISION</t>
+  </si>
+  <si>
+    <t>Payment to OFFICE OF THE EXECUTIVE ENGINEER, P.W.D. NADIA DIVISION for restoration work of road damaged due to laying pipe line across the road at Mahisbathan-Murutia Road at Ch. 0.50 Kmp, under Nadia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00673/2025-2026</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection and security deposit at Mahishbatan PH-I under EMSD-III, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02464/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-207</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,70 +792,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="91.977539" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1764,87 +1797,256 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P17" s="4">
         <v>90.43</v>
       </c>
       <c r="Q17" s="4">
         <v>71.12</v>
       </c>
       <c r="R17" s="4">
         <v>78.64</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.69</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P20" s="4">
+        <v>8.64</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1206.61</v>
+      </c>
+      <c r="P21" s="8">
+        <v>457.21</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>37.89</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>