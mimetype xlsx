--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based MAHISBATHAN Piped Water Supply Scheme for Block: Karimpur-II, Dist: Nadia</t>
   </si>
   <si>
     <t>SM/10076</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000147/2021-2022</t>
+  </si>
+  <si>
+    <t>1397/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/001103/2021-2022</t>
   </si>
   <si>
     <t>673/PFMS</t>
   </si>
   <si>
-    <t>24/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>RADIANT</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...8 lines deleted...]
-    <t>Resource Division</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISBATHAN W/S Scheme, Block- Karimpur-II &amp; ANDHARKOTA W/S Scheme, Block- Karimpur-I, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001928/2022-2023</t>
+  </si>
+  <si>
+    <t>1200/EMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>21/04/2023</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete And Construction of 550 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 550 CUM OHR for Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000194/2023-2024</t>
+  </si>
+  <si>
+    <t>3449/ND</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>09/08/2027</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE, GHOSH PARA,WARD NO-4, KALYANI, NADIA-741235 WEST BENGAL</t>
+  </si>
+  <si>
+    <t>Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>5349/ND</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Mahisbathan W/S Scheme (TW-I), Karimpur-II Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>1235/CDD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>RTOR000188/2022-2023</t>
   </si>
   <si>
     <t>149/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1904/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>4221/ND</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...67 lines deleted...]
-  <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangemen At Hw Site At Mahisbathan Water Supply Scheme Under Kalyani Sub Division I PHE Dte)</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>4531/ND</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S BISWAS ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying distribution system for providing FHTC at Rahamatpur Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>3469/ND</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>BUDDHADEV MONDAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing FHTC at Mahisbathan Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Mahisbathan to accommodate FHTC under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>3468/ND</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipe line for Revision of drawing to accommodate FHTC &amp; Construction of Jhama Bats Road for the approach way to headwork site of Mahisbathan water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>3452/ND</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of boundary wall and repairing of pump house cum chlorin room at head work site,2nd tubewell site and alide work under Mahisbathan PWSS kalyani sub division-I under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000836/2024-2025</t>
   </si>
   <si>
     <t>280/ND</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>ZOOM CONSTRUCTION &amp; INTERIO</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Mahishbathan ground water based water supply scheme under Block_ Karimpur-II Dist. - Nadia under EMD, PHE Dte. SM/10076</t>
   </si>
   <si>
     <t>ORD/000174/2025-2026</t>
   </si>
   <si>
     <t>1107/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.P CONSTRUCTION</t>
-  </si>
-[...64 lines deleted...]
-    <t>3468/ND</t>
   </si>
   <si>
     <t>Restoration work of road damaged due to laying pipe line under JJM project of PHE Dte at Mahisbathan Murutia Road from 0.00 to 0.5 kmp (Both side) under Plassey sub Division PWD Under Nadia Division Pwd.during the year 2024-25.</t>
   </si>
   <si>
     <t>BILL/00824/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-025-373</t>
   </si>
   <si>
     <t>OFFICE OF THE EXECUTIVE ENGINEER, P.W.D. NADIA DIVISION</t>
   </si>
   <si>
     <t>Payment to OFFICE OF THE EXECUTIVE ENGINEER, P.W.D. NADIA DIVISION for restoration work of road damaged due to laying pipe line across the road at Mahisbathan-Murutia Road at Ch. 0.50 Kmp, under Nadia Division P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/00673/2025-2026</t>
   </si>
   <si>
     <t>Quotation charges for new service connection and security deposit at Mahishbatan PH-I under EMSD-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02464/2024-2025</t>
   </si>
@@ -928,954 +928,954 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>2.79</v>
+        <v>31.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>31.75</v>
+        <v>2.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>43.07</v>
+        <v>61.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>57.16</v>
+        <v>560.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>283.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.64</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>96.97</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>1.4</v>
+      </c>
+      <c r="R7" s="4">
+        <v>1.44</v>
+      </c>
+      <c r="S7" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>61.1</v>
+        <v>18.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>43.31</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="P9" s="4">
-        <v>96.97</v>
+        <v>43.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.44</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="P10" s="4">
-        <v>560.56</v>
+        <v>57.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>283.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>50.64</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="P11" s="4">
-        <v>6.96</v>
+        <v>42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>45.1</v>
+        <v>6.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>20.8</v>
+        <v>71.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>43.43</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>18.85</v>
+        <v>90.43</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>71.12</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>78.64</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>71.37</v>
+        <v>45.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>43.43</v>
+        <v>30.95</v>
       </c>
       <c r="R15" s="4">
-        <v>60.85</v>
+        <v>67.88</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>45.59</v>
+        <v>45.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>30.95</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>67.88</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>90.43</v>
+        <v>20.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>71.12</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>78.64</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>2.69</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
@@ -1883,85 +1883,85 @@
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P19" s="4">
         <v>0.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">