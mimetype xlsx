--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -176,138 +176,138 @@
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISBATHAN W/S Scheme, Block- Karimpur-II &amp; ANDHARKOTA W/S Scheme, Block- Karimpur-I, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001928/2022-2023</t>
   </si>
   <si>
     <t>1200/EMD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
-    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of 47.81 cum/Hour capacity at existing headwork site for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+    <t>Quotation charges and security deposit for new power connection at Andharkota PH-III under Eastern Mechanical Subdivision-III, Nadia</t>
+  </si>
+  <si>
+    <t>BILL/02246/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-175</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL KARIMPUR CCC</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 300 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Excluding Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation all complete for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
-    <t>ORD/000113/2024-2025</t>
-[...31 lines deleted...]
-  <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>4466/ND</t>
   </si>
   <si>
     <t>18/10/2022</t>
   </si>
   <si>
     <t>17/10/2026</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of 56.13 cum/Hour capacity at proposed headwork site for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000156/2024-2025</t>
   </si>
   <si>
     <t>4480/ND</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground based piped water supply scheme for Andherkota water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>7122/ND</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and consruction of Boundary wall at Head Work Site of Andherkota Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000739/2023-2024</t>
+  </si>
+  <si>
+    <t>1507/ND</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1113,359 +1113,359 @@
         <v>61.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>178.59</v>
+        <v>14.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>14.8</v>
+        <v>444.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>444.3</v>
+        <v>189.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>189.2</v>
+        <v>31.29</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>31.29</v>
+        <v>23.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>1035.56</v>
+        <v>880.03</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>