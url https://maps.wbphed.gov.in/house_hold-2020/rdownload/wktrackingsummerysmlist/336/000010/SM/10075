--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,71 @@
     <t>09/12/2024</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and consruction of Boundary wall at Head Work Site of Andherkota Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000739/2023-2024</t>
   </si>
   <si>
     <t>1507/ND</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>1802/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +937,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>18.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1112,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>61.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.31</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1230,54 @@
       <c r="I9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>444.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>207.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.62</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1404,87 +1425,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>23.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.11</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>891.14</v>
+      </c>
+      <c r="P14" s="8">
+        <v>246.34</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>27.64</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>