--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>27/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>1802/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of 47.81 cum/Hour capacity at existing headwork site for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2024-2025</t>
+  </si>
+  <si>
+    <t>4368/ND</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>CARBON SERVICES INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1486,87 +1504,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>11.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>178.59</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1069.72</v>
+      </c>
+      <c r="P15" s="8">
+        <v>246.34</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>23.03</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>