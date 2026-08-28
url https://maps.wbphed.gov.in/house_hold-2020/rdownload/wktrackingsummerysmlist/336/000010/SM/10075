--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based Andharkota PWSS to accommodate FHTC in Karimpur-I Block within Nadia District under Nadia Division</t>
   </si>
   <si>
     <t>SM/10075</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 300 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Excluding Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation all complete for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>4466/ND</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
     <t>VCH/001104/2021-2022</t>
   </si>
   <si>
     <t>674/PFMS</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under MAHISBATHAN W/S Scheme, Block- Karimpur-II &amp; ANDHARKOTA W/S Scheme, Block- Karimpur-I, Dist. - Nadia. NIET No.- 33 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001928/2022-2023</t>
+  </si>
+  <si>
+    <t>1200/EMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>21/04/2023</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (300mm x 200mm x 250 Mtrs. Depth) by utilising Departmental Machineries for Andharkota W/S Scheme (T/W-I) Karimpur -I Block under nadia District, CDD PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>508/CDD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>1907/ND</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>2291/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...20 lines deleted...]
-    <t>KARTICK BAL</t>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of 56.13 cum/Hour capacity at proposed headwork site for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000156/2024-2025</t>
+  </si>
+  <si>
+    <t>4480/ND</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works of ground based piped water supply scheme for Andherkota water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>7122/ND</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of 47.81 cum/Hour capacity at existing headwork site for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2024-2025</t>
+  </si>
+  <si>
+    <t>4368/ND</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>CARBON SERVICES INDIA</t>
+  </si>
+  <si>
+    <t>Construction Of Pump House (5.4m X 3.6m) Including Sanitary Arrangement and consruction of Boundary wall at Head Work Site of Andherkota Water Supply Scheme Under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000739/2023-2024</t>
+  </si>
+  <si>
+    <t>1507/ND</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Andharkota PH-III under Eastern Mechanical Subdivision-III, Nadia</t>
   </si>
   <si>
     <t>BILL/02246/2024-2025</t>
   </si>
   <si>
     <t>BP-175</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL KARIMPUR CCC</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc., Construction Of 300 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Excluding Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation all complete for Augmentation of Ground Based Water Supply Scheme at Andharkota to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...73 lines deleted...]
-  <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; dpr for providing FHTC in Arabpur, Betai Zone II, Nathna Zone II, Andherkota, Karimpur Jalangi Zone VII W/S Scheme</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>1802/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>CARBON SERVICES INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,737 +871,739 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.82</v>
+        <v>444.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>207.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.62</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.86</v>
+        <v>2.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.77</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>67.68</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>67.35</v>
+        <v>61.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>27.26</v>
+        <v>18.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>67.68</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>61.1</v>
+        <v>67.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>43.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>14.8</v>
+        <v>27.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>444.3</v>
+        <v>189.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>207.11</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>46.62</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>31.29</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>31.29</v>
+        <v>178.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>23.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.11</v>
+        <v>14.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>178.59</v>
+        <v>11.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1069.72</v>