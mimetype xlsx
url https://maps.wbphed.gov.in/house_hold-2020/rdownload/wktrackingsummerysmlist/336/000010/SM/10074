--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -934,54 +934,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>16.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.87</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>20.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1471,54 +1471,54 @@
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>580.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>355.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>61.17</v>
       </c>
       <c r="S13" s="4">
         <v>58</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1566,54 +1566,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1056.76</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>391.36</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>37.03</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>