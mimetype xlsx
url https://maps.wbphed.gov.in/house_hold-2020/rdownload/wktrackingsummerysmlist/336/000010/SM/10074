--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,65 +267,50 @@
     <t>481KLYSD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 500 cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost of Pipes, Specials and Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Shyamnagar to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000429/2022-2023</t>
   </si>
   <si>
     <t>844/ND</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE, MASJID BARI ROAD,UTTAR BALURIA, P.O.NABAPALLY, P.S. BARASAT NORTH 24 PGS.</t>
-  </si>
-[...13 lines deleted...]
-    <t>02/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,54 +1212,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>54.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>38.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.26</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1288,54 +1273,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>9.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.26</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1349,54 +1334,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>10.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.07</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1395,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P12" s="4">
         <v>6.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.38</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1471,162 +1456,101 @@
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>580.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>355.33</v>
+        <v>517.22</v>
       </c>
       <c r="R13" s="4">
-        <v>61.17</v>
+        <v>89.04</v>
       </c>
       <c r="S13" s="4">
         <v>58</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>756.26</v>
+      </c>
+      <c r="P14" s="8">
+        <v>616.57</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>81.53</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>