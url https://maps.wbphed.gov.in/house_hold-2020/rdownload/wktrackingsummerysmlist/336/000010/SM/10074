--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,228 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Providing FHTC by augmentation under Jal Swapna for Shyamnagar PWSS</t>
   </si>
   <si>
     <t>SM/10074</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000146/2021-2022</t>
+  </si>
+  <si>
+    <t>1389/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/001136/2021-2022</t>
   </si>
   <si>
     <t>702/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 500 cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost of Pipes, Specials and Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Shyamnagar to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000429/2022-2023</t>
+  </si>
+  <si>
+    <t>844/ND</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>28/02/2027</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE, MASJID BARI ROAD,UTTAR BALURIA, P.O.NABAPALLY, P.S. BARASAT NORTH 24 PGS.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC at under SHYAMNAGAR W/S Scheme, Block-Tehatta I , Dist. - Nadia. NIET No. 36 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000021/2023-2024</t>
   </si>
   <si>
     <t>1584/EMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of Distribution System of Ground Based Piped Water Supply Scheme at Shyamnagar to accommodate FHTC within Tehatta I Block under Kalyani Sub Division I under Nadia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000306/2023-2024</t>
   </si>
   <si>
     <t>4276/ND</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000184/2022-2023</t>
   </si>
   <si>
     <t>151/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2318/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
+    <t>Construction and Installation of 120.00 cum capacity Arsenic-Cum-Iron Removal Plant (AIRP) at Shyamnagar PWSS including 3 Months Trial Run &amp; 3 Years O&amp;M under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000743/2023-2024</t>
+  </si>
+  <si>
+    <t>1588/ND</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Jhama Bats Road from Palassey Betai road to headwork site of Shyamnagar water supply scheme under Kalyani Sub Division I under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000816/2023-2024</t>
+  </si>
+  <si>
+    <t>481KLYSD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at Head Work site under Shyamnagar PWSS under Tehatta-I Block in Nadia District Under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2023-2024</t>
+  </si>
+  <si>
+    <t>1099/ND</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>K.K. MARKETING</t>
+  </si>
+  <si>
     <t>Laying distribution system for providing FHTC at Chilakhali Mouza in connection with Augmentation of Ground Based Water Supply Scheme at Shyamnagar to accommodate FHTC under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000765/2023-2024</t>
   </si>
   <si>
     <t>1818/ND</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>M/S.ROY CHOWDHURY &amp; CO</t>
   </si>
   <si>
-    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at Head Work site under Shyamnagar PWSS under Tehatta-I Block in Nadia District Under Nadia Division P.H.Engineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall, Service Road and allied works at 2nd T.W site under Shyamnagar PWSS under Tehatta-I Block in Nadia District Under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000762/2023-2024</t>
   </si>
   <si>
     <t>1725/ND</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/05/2024</t>
   </si>
   <si>
     <t>BABLU MALLICK</t>
-  </si>
-[...31 lines deleted...]
-    <t>MONDAL ENTERPRISE, MASJID BARI ROAD,UTTAR BALURIA, P.O.NABAPALLY, P.S. BARASAT NORTH 24 PGS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,722 +850,783 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>2.8</v>
+        <v>29.18</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>16.13</v>
+        <v>2.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>95.87</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>20.56</v>
+        <v>580.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>20.56</v>
+        <v>517.22</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>89.04</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>29.18</v>
+        <v>16.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.87</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.84</v>
+        <v>20.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="P8" s="4">
-        <v>24.17</v>
+        <v>1.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="P9" s="4">
-        <v>54.33</v>
+        <v>24.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>38.71</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>71.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>9.87</v>
+        <v>300.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.51</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.26</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>10.44</v>
+        <v>6.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.3</v>
+        <v>5.81</v>
       </c>
       <c r="R11" s="4">
-        <v>89.07</v>
+        <v>96.38</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>6.03</v>
+        <v>9.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.81</v>
+        <v>9.51</v>
       </c>
       <c r="R12" s="4">
-        <v>96.38</v>
+        <v>96.26</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>580.91</v>
+        <v>54.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>517.22</v>
+        <v>38.71</v>
       </c>
       <c r="R13" s="4">
-        <v>89.04</v>
+        <v>71.26</v>
       </c>
       <c r="S13" s="4">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10.44</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.3</v>
+      </c>
+      <c r="R14" s="4">
+        <v>89.07</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1056.76</v>
+      </c>
+      <c r="P15" s="8">
+        <v>616.57</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>58.35</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>