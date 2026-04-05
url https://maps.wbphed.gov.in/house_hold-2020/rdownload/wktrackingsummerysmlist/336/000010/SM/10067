--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -320,51 +320,51 @@
   <si>
     <t>Quotation charges and security deposit for new power connection at Pump House -IV of Chapra Bangaljhi w/s scheme under EMSD-III,PHE Dte., Nadia.</t>
   </si>
   <si>
     <t>BILL/02315/2024-2025</t>
   </si>
   <si>
     <t>BP-194-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme, Construction of 900 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 900 CUM OHR at Chapra Bangaljhi to accommodate FHTC within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2022-2023</t>
   </si>
   <si>
     <t>4540/ND</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
-    <t>22/10/2025</t>
+    <t>22/10/2026</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. Augmentation to Accomodate FHTC under CHAPRA BANGALJHI W/S Scheme, Block-CHAPRA , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
   </si>
   <si>
     <t>ORD/000900/2022-2023</t>
   </si>
   <si>
     <t>410/EMD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab for official use for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01.01.2023 (as and when required).</t>
   </si>