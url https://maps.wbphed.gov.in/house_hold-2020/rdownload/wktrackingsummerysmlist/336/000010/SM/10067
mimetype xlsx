--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1064,54 +1064,54 @@
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.98</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1355,54 +1355,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>37.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>37.96</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1475,54 +1475,54 @@
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>4.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.39</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1536,54 +1536,54 @@
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>4.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1597,54 +1597,54 @@
       <c r="I14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>12.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.24</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1772,54 +1772,54 @@
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>689.72</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>384.75</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>55.78</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1833,54 +1833,54 @@
       <c r="I18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>37.79</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.64</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>49.34</v>
       </c>
       <c r="S18" s="4">
         <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1928,54 +1928,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1468.55</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>439.27</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>29.91</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>