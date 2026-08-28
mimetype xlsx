--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,318 +89,318 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme For CHAPRA BANGALJHI to Accommodate FHTC in Chapra Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10067</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme, Construction of 900 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 900 CUM OHR at Chapra Bangaljhi to accommodate FHTC within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>4540/ND</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab for official use for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01.01.2023 (as and when required).</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>1331/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000003/2022-2023</t>
+  </si>
+  <si>
+    <t>2158/ND</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000138/2021-2022</t>
+  </si>
+  <si>
+    <t>1395/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
     <t>RTOR000099/2022-2023</t>
   </si>
   <si>
     <t>4930/ND</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001141/2021-2022</t>
   </si>
   <si>
     <t>705/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. Augmentation to Accomodate FHTC under CHAPRA BANGALJHI W/S Scheme, Block-CHAPRA , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000900/2022-2023</t>
+  </si>
+  <si>
+    <t>410/EMD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
     <t>Fencing for Land at Chapra Bangaljhi and Teorkhali Water supply scheme at new 3rd Tube Well site under Krishnagar Sub-Division PHED.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000532/2022-2023</t>
   </si>
   <si>
     <t>219/KSD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01/04/2023.(as and when required).</t>
   </si>
   <si>
     <t>ORD/000591/2022-2023</t>
   </si>
   <si>
     <t>376/KSD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
-    <t>TARUN KUMAR BHATTACHARYA</t>
-[...17 lines deleted...]
-    <t>24/03/2022</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for ChapraBangaljhi W/S Scheme (T/W-III &amp; IV) , Chapra Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>131/CDD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and allied works at 3rd T/W Site Chapra Bangaljhi Water Supply Scheme Under Krishnagar Sub-dividion Under Nadia Division</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>734/KSD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>AMIT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6Mtr. X 3.0 Mtr.) and allied works at 3rd T/W Site at Chapra Bangaljhi Water Supply Scheme Under Krishnagar Sub-dividion Under Nadia Division.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>733/KSD</t>
+  </si>
+  <si>
+    <t>BABLU MALLICK</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Chapra Bangaljhi Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000503/2023-2024</t>
+  </si>
+  <si>
+    <t>6210/ND</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>2326/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 174 m3/hr at Chapra Bangaljhi Water Supply Scheme within Chapra Block under Krishnagar Sub- Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000787/2023-2024</t>
   </si>
   <si>
     <t>1898/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
-    <t>Construction of Pump House (3.6Mtr. X 3.0 Mtr.) and allied works at 3rd T/W Site at Chapra Bangaljhi Water Supply Scheme Under Krishnagar Sub-dividion Under Nadia Division.</t>
-[...55 lines deleted...]
-  <si>
     <t>Quotation for new service connection charges and security deposit for PH-3 under Chapra Bangaljhi w/s scheme,under EMSD-III,PHE Dte,Nadia</t>
   </si>
   <si>
     <t>BILL/01812/2024-2025</t>
   </si>
   <si>
     <t>BP-156-24-25</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
     <t>Quotation charges and security deposit for new power connection at Pump House -IV of Chapra Bangaljhi w/s scheme under EMSD-III,PHE Dte., Nadia.</t>
   </si>
   <si>
     <t>BILL/02315/2024-2025</t>
   </si>
   <si>
     <t>BP-194-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>29/03/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,1024 +927,1026 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>108.85</v>
+        <v>689.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>384.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>55.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.04</v>
+        <v>1.2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.45</v>
+        <v>107.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>49.98</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.2</v>
+        <v>46.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>107.67</v>
+        <v>108.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>46.6</v>
+        <v>4.04</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>16.29</v>
+        <v>37.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.64</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>49.34</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>37.3</v>
+        <v>0.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.16</v>
+        <v>0.22</v>
       </c>
       <c r="R10" s="4">
-        <v>37.96</v>
+        <v>49.98</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>385.52</v>
+        <v>1.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>4.98</v>
+        <v>37.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.85</v>
+        <v>14.16</v>
       </c>
       <c r="R12" s="4">
-        <v>97.39</v>
+        <v>37.96</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>4.95</v>
       </c>
       <c r="Q13" s="4">
         <v>4.94</v>
       </c>
       <c r="R13" s="4">
         <v>99.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>12.16</v>
+        <v>4.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.7</v>
+        <v>4.85</v>
       </c>
       <c r="R14" s="4">
-        <v>96.24</v>
+        <v>97.39</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>91</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>4.99</v>
+        <v>12.16</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.24</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="P16" s="4">
-        <v>4.84</v>
+        <v>16.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>689.72</v>
+        <v>385.52</v>
       </c>
       <c r="Q17" s="4">
-        <v>384.75</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>55.78</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>37.79</v>
+        <v>4.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>18.64</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>49.34</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>1.2</v>
+        <v>4.84</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1468.55</v>