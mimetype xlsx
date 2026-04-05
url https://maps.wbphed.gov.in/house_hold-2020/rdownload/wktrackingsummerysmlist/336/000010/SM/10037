--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -230,108 +230,108 @@
   <si>
     <t>BP-157-24-25</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction Of 750 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 750 Cum Ohr Of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Bara Andulia-I to accommodate FHTC within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3,Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000016/2022-2023</t>
   </si>
   <si>
     <t>2055/ND</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Bara Andulia Zone-I Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000788/2023-2024</t>
+  </si>
+  <si>
+    <t>1899/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA (P) LTD.</t>
+  </si>
+  <si>
+    <t>Laying Of Additional Distribution System Including Specials to provide FHTC at Leftout Household in connection with JJM In Ground Based Piped Water Supply Scheme at Bara Andulia Zone I To Accommodate FHTC Within Chapra Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000316/2025-2026</t>
+  </si>
+  <si>
+    <t>4504/ND</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bara Andulia Zone I Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000488/2023-2024</t>
   </si>
   <si>
     <t>6115/ND</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
-  </si>
-[...34 lines deleted...]
-    <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1403,180 +1403,180 @@
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>12.16</v>
+        <v>300.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>300.5</v>
+        <v>68.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>68.11</v>
+        <v>12.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1351.73</v>