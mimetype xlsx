--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,71 @@
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bara Andulia Zone I Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000488/2023-2024</t>
   </si>
   <si>
     <t>6115/ND</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
+  </si>
+  <si>
+    <t>Construction of 2 nos Pump House, Land Development and Boundary Wall at 3rd T/W and 4th T/W site for Bara Andulia Zone I Water Supply Scheme under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>6631/ND</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,54 +1248,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>37.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>40.34</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P11" s="4">
         <v>640.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>313.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>48.93</v>
       </c>
       <c r="S11" s="4">
         <v>48</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1526,101 +1547,162 @@
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>12.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.93</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>73.42</v>
       </c>
       <c r="S14" s="4">
         <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>29.92</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>3.71</v>
+      </c>
+      <c r="R15" s="4">
+        <v>12.39</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1381.66</v>
+      </c>
+      <c r="P16" s="8">
+        <v>341.03</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>24.68</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>