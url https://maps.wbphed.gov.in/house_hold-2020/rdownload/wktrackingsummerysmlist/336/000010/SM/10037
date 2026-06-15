--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,62 @@
     <t>19/04/2025</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
   </si>
   <si>
     <t>Construction of 2 nos Pump House, Land Development and Boundary Wall at 3rd T/W and 4th T/W site for Bara Andulia Zone I Water Supply Scheme under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>6631/ND</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>M/S S.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Shifting of one No. 25 KVA DTR at Shibir, Bara Andulia Zone-I w/s scheme for PHE site development work under Chapra CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/03117/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-280</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1622,87 +1634,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>29.92</v>
       </c>
       <c r="Q15" s="4">
         <v>3.71</v>
       </c>
       <c r="R15" s="4">
         <v>12.39</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.33</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1383.99</v>
+      </c>
+      <c r="P17" s="8">
+        <v>341.03</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.64</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>