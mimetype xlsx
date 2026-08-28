--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,270 +89,270 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BARA ANDULIA ZONE-I to Accommodate FHTC in CHAPRA Block of Nadia District under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>SM/10037</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction Of 750 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 750 Cum Ohr Of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Bara Andulia-I to accommodate FHTC within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000016/2022-2023</t>
+  </si>
+  <si>
+    <t>2055/ND</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2022-2023</t>
+  </si>
+  <si>
+    <t>2161/ND</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000142/2021-2022</t>
+  </si>
+  <si>
+    <t>1396/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000050/2022-2023</t>
+  </si>
+  <si>
+    <t>4270/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001067/2021-2022</t>
   </si>
   <si>
     <t>630/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under BARA ANDULIA W/S Scheme, Block- Chapra , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>407/EMD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period of 90 days w.e.f 01/07/2023 (as and when required).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000410/2023-2024</t>
   </si>
   <si>
     <t>800/KSD</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
-    <t>TARUN KUMAR BHATTACHARYA</t>
-[...55 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (300mm X200mm X 250 lVltrs' Depth) by utilizing Departmental Machineries for Bara Andulia w/s scheme (Z-t, T/w-l &amp; ll) , Chapra Block under Nadia District, Central Drilling Division, p.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000127/2023-2024</t>
   </si>
   <si>
     <t>1227/CDD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>30/06/2024</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bara Andulia Zone I Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000488/2023-2024</t>
+  </si>
+  <si>
+    <t>6115/ND</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>19/04/2025</t>
+  </si>
+  <si>
+    <t>SAHA ENGINEERS</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 120 m3/hr at Bara Andulia Zone-I Water Supply Scheme within Chapra Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000788/2023-2024</t>
+  </si>
+  <si>
+    <t>1899/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>HARBAUER INDIA (P) LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 2 nos Pump House, Land Development and Boundary Wall at 3rd T/W and 4th T/W site for Bara Andulia Zone I Water Supply Scheme under Krishnagar Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>6631/ND</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>M/S S.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Quotation for new service connection charges and security deposit for PH-4 under Bara-Andulia(Zone-I) w/s scheme, Under EMSD-III,PHE Dte,Nadia</t>
   </si>
   <si>
     <t>BILL/01811/2024-2025</t>
   </si>
   <si>
     <t>BP-157-24-25</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP CHAPRA C.C.C)</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction Of 750 Cum Capacity 20 Mtr. Staging Height Rcc Over Head Reservoir (Including Pile Foundation), Pipe Connection And Cost Of Pipes, Specials &amp; Soil Investigation For Construction Of One No. 750 Cum Ohr Of Staging Height 20 Mtr. for Augmentation of Ground Based Water Supply Scheme at Bara Andulia-I to accommodate FHTC within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Laying Of Additional Distribution System Including Specials to provide FHTC at Leftout Household in connection with JJM In Ground Based Piped Water Supply Scheme at Bara Andulia Zone I To Accommodate FHTC Within Chapra Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000316/2025-2026</t>
   </si>
   <si>
     <t>4504/ND</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Shifting of one No. 25 KVA DTR at Shibir, Bara Andulia Zone-I w/s scheme for PHE site development work under Chapra CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03117/2024-2025</t>
   </si>
   <si>
     <t>BP-280</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -889,833 +889,833 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.11</v>
+        <v>640.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>313.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.2</v>
+        <v>214.18</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>214.18</v>
+        <v>33.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>33.5</v>
+        <v>8.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>8.85</v>
+        <v>4.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>26.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>37.76</v>
+        <v>1.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>40.34</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>5.06</v>
+        <v>37.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>40.34</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>640.03</v>
+        <v>12.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>313.16</v>
+        <v>8.93</v>
       </c>
       <c r="R11" s="4">
-        <v>48.93</v>
+        <v>73.42</v>
       </c>
       <c r="S11" s="4">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>300.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>68.11</v>
+        <v>29.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.71</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>12.16</v>
+        <v>5.06</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.93</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>73.42</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>29.92</v>
+        <v>68.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.71</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>12.39</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>2.33</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>