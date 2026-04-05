--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,84 +227,102 @@
   <si>
     <t>209/KLYSD-I</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe Supporting structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 400 CUM OHR , all complete for Augmentation of Ground Based Water Supply Scheme at Betai Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>1956/ND</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>08/04/2026</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-I ground water based water supply scheme under Block_Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10414</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>1119/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>MA ANNAPURNA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-II ground water based water supply scheme under Block_Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/10034</t>
   </si>
   <si>
     <t>ORD/000183/2025-2026</t>
   </si>
   <si>
     <t>1120/EMD</t>
   </si>
   <si>
     <t>M/S CHANDIMATA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Head Work Site and 2nd Tube Well Site of Betai Zone-II Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>1628/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>NAMDAR ALI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1562,87 +1580,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P15" s="4">
         <v>24.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21.11</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>12</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1191.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>