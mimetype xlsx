--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1389,54 +1389,54 @@
       <c r="I12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>4.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1450,54 +1450,54 @@
       <c r="I13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>601.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>278.85</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1661,54 +1661,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1191.01</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>283.7</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>23.82</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>