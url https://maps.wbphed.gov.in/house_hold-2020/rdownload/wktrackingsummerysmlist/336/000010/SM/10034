--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for BETAI ZONE-II to Accommodate FHTC in Tehatta-I Block of Nadia District under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>SM/10034</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe Supporting structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 400 CUM OHR , all complete for Augmentation of Ground Based Water Supply Scheme at Betai Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>1956/ND</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000134/2021-2022</t>
+  </si>
+  <si>
+    <t>1253/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000046/2021-2022</t>
+  </si>
+  <si>
+    <t>445/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000101/2021-2022</t>
+  </si>
+  <si>
+    <t>1019/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>2507/ND</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>RTOR000145/2021-2022</t>
+  </si>
+  <si>
+    <t>1392/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>3307/ND</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>VCH/000519/2022-2023</t>
+  </si>
+  <si>
+    <t>87/PFMS</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
     <t>VCH/001262/2021-2022</t>
   </si>
   <si>
     <t>728/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>VCH/000519/2022-2023</t>
-[...70 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 83 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Betai Zone-II to accommodate FHTC under Tehatta Sub-division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000155/2024-2025</t>
   </si>
   <si>
     <t>4350/ND</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Collection of Household data through mobile app for FHTC Connection (Phase-III), under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000695/2023-2024</t>
   </si>
   <si>
     <t>209/KLYSD-I</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe Supporting structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 400 CUM OHR , all complete for Augmentation of Ground Based Water Supply Scheme at Betai Zone-II to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>08/04/2026</t>
+    <t>Construction of Boundary wall at Head Work Site and 2nd Tube Well Site of Betai Zone-II Ground water based water supply scheme under Tehatta Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>1628/ND</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>NAMDAR ALI</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-I ground water based water supply scheme under Block_Tehatta-I Dist. - Nadia under EMD, PHE Dte. SM/10414</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>1119/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>MA ANNAPURNA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Betai Zone-II ground water based water supply scheme under Block_Tehatta-II Dist. - Nadia under EMD, PHE Dte. SM/10034</t>
   </si>
   <si>
     <t>ORD/000183/2025-2026</t>
   </si>
   <si>
     <t>1120/EMD</t>
   </si>
   <si>
     <t>M/S CHANDIMATA ELECTRICALS</t>
-  </si>
-[...16 lines deleted...]
-    <t>NAMDAR ALI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,837 +847,839 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.09</v>
+        <v>601.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>278.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>187.3</v>
+        <v>19.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>19.78</v>
+        <v>1.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>1.99</v>
+        <v>22.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>22.52</v>
+        <v>4.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>4.25</v>
+        <v>16.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>16.87</v>
+        <v>30.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>30.17</v>
+        <v>187.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>227.43</v>
+        <v>4.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.86</v>
+        <v>227.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.86</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>601.69</v>
+        <v>4.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>278.85</v>
+        <v>4.86</v>
       </c>
       <c r="R13" s="4">
-        <v>46.34</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>24.48</v>
+        <v>21.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>24.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>21.11</v>
+        <v>24.48</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1191.01</v>