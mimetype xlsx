--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -158,51 +158,51 @@
   <si>
     <t>4311/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 700 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials. and Soil investigation for construction of one new 700 CUM OHR for Augmentation of Ground Based Water Supply Scheme at Dignagar to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>1648/ND</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Continuation of Hiring of Diesel car for official use in the office of the Assistant Engineer, Ranaghat Sub-Division, P.H. E. Dte., Kalyani, Nadia. Period of work 01-08-2023 to 31-01-2024= 184 days.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>736/RSD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY, A-7/40, KALYANI, NADIA</t>
   </si>