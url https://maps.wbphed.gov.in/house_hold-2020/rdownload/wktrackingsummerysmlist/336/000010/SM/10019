--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under DIGNAGAR W/S Scheme, Block-Krishnagar-I , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 10)</t>
   </si>
   <si>
     <t>ORD/000902/2022-2023</t>
   </si>
   <si>
     <t>412/EMD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of Manifold and allied works at OHR site in connection to Retrofitting (Phase-I) Under JJM In Ground Based Piped Water Supply Scheme at Itla To Accommodate FHTC Within Krishnagar I Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000862/2024-2025</t>
+  </si>
+  <si>
+    <t>1471/ND</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1177,54 +1195,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>923.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>426</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.12</v>
       </c>
       <c r="S8" s="4">
         <v>53</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1317,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>29.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.76</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1360,54 +1378,54 @@
       <c r="I11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>12.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.85</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1478,54 +1496,54 @@
       <c r="I13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>208.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>62.61</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>29.97</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1614,87 +1632,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>16.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>19.82</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>90</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1430.38</v>
+      </c>
+      <c r="P17" s="8">
+        <v>510.79</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>35.71</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>