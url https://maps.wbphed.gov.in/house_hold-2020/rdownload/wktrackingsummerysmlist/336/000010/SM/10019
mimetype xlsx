--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>4311/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 700 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials. and Soil investigation for construction of one new 700 CUM OHR for Augmentation of Ground Based Water Supply Scheme at Dignagar to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>1648/ND</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Continuation of Hiring of Diesel car for official use in the office of the Assistant Engineer, Ranaghat Sub-Division, P.H. E. Dte., Kalyani, Nadia. Period of work 01-08-2023 to 31-01-2024= 184 days.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>736/RSD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY, A-7/40, KALYANI, NADIA</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>BILL/00727/2024-2025</t>
   </si>
   <si>
     <t>BP-50-24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (DIGNAGAR C.C.C)</t>
   </si>
   <si>
     <t>Conversion of IEP to AIRP of capacity 132 Cu.m/hr at Dignagar Water Supply Scheme within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000795/2023-2024</t>
   </si>
   <si>
     <t>1907/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>06/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at Dignagar W/S Scheme Block- Krishnanagar-I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10019</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1139/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
@@ -315,50 +315,74 @@
     <t>20/01/2023</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site in connection to Retrofitting (Phase-I) Under JJM In Ground Based Piped Water Supply Scheme at Itla To Accommodate FHTC Within Krishnagar I Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000862/2024-2025</t>
   </si>
   <si>
     <t>1471/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for New Service Connection to Enhance Contract Demand at P/H-2 of Dignagar PWSS, P.H.E. Dte. in Krishnanagar-I Block, Dist.- Nadia. (Application No.: 3005447548)</t>
+  </si>
+  <si>
+    <t>BILL/02799/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
+  </si>
+  <si>
+    <t>WBSEDCL QUOTATION for 11 KV HTOH Shifting works to Head Work Site under DIGNAGAR PWSS in KRISHNAGAR-1 BLOCK, Dist.- NADIA. (Application ID: 100000130754)</t>
+  </si>
+  <si>
+    <t>BILL/03273/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-281</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1693,87 +1717,199 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>19.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1438.03</v>
+      </c>
+      <c r="P19" s="8">
+        <v>510.79</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>35.52</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>