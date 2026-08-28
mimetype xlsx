--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,258 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dignagar Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/10019</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 700 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials. and Soil investigation for construction of one new 700 CUM OHR for Augmentation of Ground Based Water Supply Scheme at Dignagar to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>1648/ND</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000143/2021-2022</t>
+  </si>
+  <si>
+    <t>1391/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>377/ND</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000023/2021-2022</t>
+  </si>
+  <si>
+    <t>379/ND</t>
+  </si>
+  <si>
+    <t>RTOR000036/2022-2023</t>
+  </si>
+  <si>
+    <t>4311/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001074/2021-2022</t>
   </si>
   <si>
     <t>637/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...61 lines deleted...]
-  <si>
     <t>Continuation of Hiring of Diesel car for official use in the office of the Assistant Engineer, Ranaghat Sub-Division, P.H. E. Dte., Kalyani, Nadia. Period of work 01-08-2023 to 31-01-2024= 184 days.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>736/RSD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY, A-7/40, KALYANI, NADIA</t>
   </si>
   <si>
     <t>Sinking of 1 no. Tubewell 300mm. x 200mm. dia 200 mtr deep by direct rotary rig method and construction of pump house (3.6 mtr. x 3.0 mtr.) and boundary wall at 3rd tube well site for Dignagar water supply scheme under Krishnagar Sub-Division under Nadia Division, PHE Dte. (Sm/10019)</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>2101/ND</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC under DIGNAGAR W/S Scheme, Block-Krishnagar-I , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 10)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000902/2022-2023</t>
+  </si>
+  <si>
+    <t>412/EMD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Dignagar Water Supply Scheme within Krishnagar I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 5</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>5559/ND</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>Conversion of IEP to AIRP of capacity 132 Cu.m/hr at Dignagar Water Supply Scheme within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000795/2023-2024</t>
+  </si>
+  <si>
+    <t>1907/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>WBSEDCL's Quotation for New Service Connection charges to the newly constructed Pump House - III of Dignagar W/S Scheme in Krishnagar-I Block, Dist- Nadia. (Application No. 3004728299)</t>
   </si>
   <si>
     <t>BILL/00727/2024-2025</t>
   </si>
   <si>
     <t>BP-50-24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (DIGNAGAR C.C.C)</t>
   </si>
   <si>
-    <t>Conversion of IEP to AIRP of capacity 132 Cu.m/hr at Dignagar Water Supply Scheme within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at Dignagar W/S Scheme Block- Krishnanagar-I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/10019</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1139/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site in connection to Retrofitting (Phase-I) Under JJM In Ground Based Piped Water Supply Scheme at Itla To Accommodate FHTC Within Krishnagar I Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000862/2024-2025</t>
   </si>
   <si>
     <t>1471/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to Enhance Contract Demand at P/H-2 of Dignagar PWSS, P.H.E. Dte. in Krishnanagar-I Block, Dist.- Nadia. (Application No.: 3005447548)</t>
   </si>
   <si>
     <t>BILL/02799/2025-2026</t>
   </si>
@@ -907,400 +907,400 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.38</v>
+        <v>923.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>426</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>32.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>32.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>50.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>35.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>923.7</v>
+        <v>4.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>426</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>46.12</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>3.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
@@ -1317,459 +1317,459 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>29.87</v>
       </c>
       <c r="Q10" s="4">
         <v>12.47</v>
       </c>
       <c r="R10" s="4">
         <v>41.76</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>12.15</v>
+        <v>16.13</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.7</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>79.85</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>8.4</v>
+        <v>12.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.7</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>79.85</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>208.9</v>
       </c>
       <c r="Q13" s="4">
         <v>62.61</v>
       </c>
       <c r="R13" s="4">
         <v>29.97</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>51.72</v>
+        <v>8.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>16.13</v>
+        <v>51.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>19.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
@@ -1780,80 +1780,80 @@
         <v>4.25</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="P18" s="4">
         <v>3.4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>