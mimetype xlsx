--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,68 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Construction Of Chlorine storage Room (2m X 2m) At H/w Site of 13nos PWSS Under RWS Nadia Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Chapra Block,Junior Engineer Karimpur- II Block,Junior Engineer Krishnanagar - I Block</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>2853/ND</t>
   </si>
   <si>
     <t>17/08/2025</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site of Senpur Piped Water Supply Scheme under RWS Nadia Sub Division, Nadia, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>6757/ND</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1701,87 +1719,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>10.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>24.86</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>60</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>848.96</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>