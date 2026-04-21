--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -987,54 +987,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>6.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.38</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1044,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>10.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.97</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1284,54 +1284,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>234.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>41.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>17.78</v>
       </c>
       <c r="S9" s="4">
         <v>57</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>388.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>280.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.12</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1800,54 +1800,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>848.96</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>337.17</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>39.72</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>