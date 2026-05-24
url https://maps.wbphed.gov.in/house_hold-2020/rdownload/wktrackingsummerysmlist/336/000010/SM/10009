--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1105,54 +1105,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P6" s="4">
         <v>0.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.68</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1166,54 +1166,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>0.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.1</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>388.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>280.25</v>
+        <v>295.38</v>
       </c>
       <c r="R10" s="4">
-        <v>72.12</v>
+        <v>76.02</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1406,54 +1406,54 @@
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="4">
         <v>17.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1800,54 +1800,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>848.96</v>
       </c>
       <c r="P18" s="8">
-        <v>337.17</v>
+        <v>370.36</v>
       </c>
       <c r="Q18" s="8">
-        <v>39.72</v>
+        <v>43.63</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>