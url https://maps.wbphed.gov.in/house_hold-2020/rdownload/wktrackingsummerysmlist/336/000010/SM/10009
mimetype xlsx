--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -281,51 +281,51 @@
   <si>
     <t>5036/ND</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>ROY ASSOCIATES</t>
   </si>
   <si>
     <t>Repair and Renovation Works of OHR, Boundary Wall at Head Work Site and Tube Well Site, Pump House at Head Work Site and Tube Well Sites, Contruction of Service Road at Head Work Site of Senpur Water Supply Scheme within Krishnagar -I Block under RWS Nadia Sub-Division under Nadia Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000233/2024-2025</t>
   </si>
   <si>
     <t>6410/ND</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>10/12/2025</t>
   </si>
   <si>
     <t>M/S INDUSTRIAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work of providing FHTC and additional work of Laying Distribution System at Shimultala village within Krishnanagar-I Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2025-2026</t>
   </si>
   <si>
     <t>2851/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Construction Of Chlorine storage Room (2m X 2m) At H/w Site of 13nos PWSS Under RWS Nadia Sub-Division PHE Dte.</t>
   </si>