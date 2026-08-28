--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,312 +77,312 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Senpur to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10009</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.II under Senpur W/S Scheme in Krishnagar-I Block of Nadia District. NIET NO.- 13 of EE/EMD of 2022-23 (Sl. No.-04)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2022-2023</t>
+  </si>
+  <si>
+    <t>3804/EMD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Nadia Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Senpur to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Laying of Distribution system including specials, valves &amp; pipe supporting structure all complete based on actual estimate &amp; providing FHTC for Senpur Water supply Scheme in Nadia District under Nadia Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer Krishnanagar - I Block</t>
+  </si>
+  <si>
+    <t>ORD/000711/2021-2022</t>
+  </si>
+  <si>
+    <t>1065/ND</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I under Senpur W/S Scheme in Krishnagar-I Block of Nadia District. NIET No.- 13 of EE/EMD of 2022-23 (Sl. No.-03)</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>3803/EMD</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000103/2021-2022</t>
+  </si>
+  <si>
+    <t>1021/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>VCH/001064/2021-2022</t>
   </si>
   <si>
     <t>622/PFMS</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...29 lines deleted...]
-    <t>S.S.ENTERPRISES</t>
+    <t>Renovation of AIRP (Gravity Type) of capacity 93.00 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Senpur PWSS under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/ND</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
     <t>Supplementary works to completion of ongoing FHTC-related work at PH-II of Senpur W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001405/2023-2024</t>
   </si>
   <si>
     <t>598/EMSD-II</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>Supplementary works to completion of ongoing FHTC-related work at PH-I of Senpur W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/001715/2023-2024</t>
   </si>
   <si>
     <t>753/EMSD-II</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...50 lines deleted...]
-    <t>RADIANT</t>
+    <t>Additional work of Laying of pipe line including providing FHTC and all allied work in connection with Augmentation of Senpur PWSS within Krishnagar-I Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>5036/ND</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>ROY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Repair and Renovation Works of OHR, Boundary Wall at Head Work Site and Tube Well Site, Pump House at Head Work Site and Tube Well Sites, Contruction of Service Road at Head Work Site of Senpur Water Supply Scheme within Krishnagar -I Block under RWS Nadia Sub-Division under Nadia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000233/2024-2025</t>
+  </si>
+  <si>
+    <t>6410/ND</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>M/S INDUSTRIAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Renovation of Settling Tank including construction of column and RCC wall inside the Settling Tank in Senpur Water Supply Scheme under RWS Nadia Sub Division under Nadia Division PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2024-2025</t>
   </si>
   <si>
     <t>3989/ND</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site of Senpur Piped Water Supply Scheme under RWS Nadia Sub Division, Nadia, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>6757/ND</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>B.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>WBSEDCL's Quotation of New Service Connection in Bulk Contract Demand to the Head Work Site under Senpur W/S Scheme in Krishnagar - I Block, PHE Dte., Dist.- Nadia. (Application No. 3004752314)</t>
   </si>
   <si>
     <t>BILL/00726/2024-2025</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL (RM NADIA REGIONAL OFFICE)</t>
   </si>
   <si>
-    <t>Additional work of Laying of pipe line including providing FHTC and all allied work in connection with Augmentation of Senpur PWSS within Krishnagar-I Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Additional work of providing FHTC and additional work of Laying Distribution System at Shimultala village within Krishnanagar-I Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2025-2026</t>
   </si>
   <si>
     <t>2851/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>SANDIP BISWAS</t>
   </si>
   <si>
     <t>Construction Of Chlorine storage Room (2m X 2m) At H/w Site of 13nos PWSS Under RWS Nadia Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Chapra Block,Junior Engineer Karimpur- II Block,Junior Engineer Krishnanagar - I Block</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>2853/ND</t>
   </si>
   <si>
     <t>17/08/2025</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,916 +907,916 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>4.12</v>
+        <v>6.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.38</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.12</v>
+        <v>388.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.02</v>
+        <v>295.38</v>
       </c>
       <c r="R4" s="4">
-        <v>98.38</v>
+        <v>76.02</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>10.65</v>
       </c>
       <c r="Q5" s="4">
         <v>9.26</v>
       </c>
       <c r="R5" s="4">
         <v>86.97</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.27</v>
+        <v>15.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.68</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>4.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.1</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>15.96</v>
+        <v>234.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>41.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.78</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>234.23</v>
+        <v>0.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>41.65</v>
+        <v>0.26</v>
       </c>
       <c r="R9" s="4">
-        <v>17.78</v>
+        <v>96.68</v>
       </c>
       <c r="S9" s="4">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>388.55</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>295.38</v>
+        <v>0.84</v>
       </c>
       <c r="R10" s="4">
-        <v>76.02</v>
+        <v>96.1</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>17.12</v>
+        <v>56.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.95</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L12" s="4"/>
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>3.47</v>
+        <v>29.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>56.45</v>
+        <v>17.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>16.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>29.02</v>
+        <v>24.86</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>46.75</v>
+        <v>3.47</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>10.53</v>
+        <v>46.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>58</v>
+        <v>104</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>24.86</v>
+        <v>10.53</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>848.96</v>