--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under HUDA CHAPRA ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/09817</t>
   </si>
   <si>
     <t>ORD/000179/2025-2026</t>
   </si>
   <si>
     <t>1116/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Huda Chapra under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>1417/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>GITARANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1242,87 +1260,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>17.48</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>362.76</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>