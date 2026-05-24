--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Huda Chapra under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>1417/RSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>GITARANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Hudachapra piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2024-2025</t>
+  </si>
+  <si>
+    <t>1141/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +907,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>59.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>53.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.14</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1202,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>96.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.96</v>
       </c>
       <c r="S9" s="4">
         <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1321,87 +1336,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>364.66</v>
+      </c>
+      <c r="P13" s="8">
+        <v>77.67</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.3</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>