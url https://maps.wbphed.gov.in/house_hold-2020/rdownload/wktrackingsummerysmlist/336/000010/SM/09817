--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Providing FHTC by Augmentation under Jal Swapna for HUDA CHAPRA Piped Water Supply Scheme in Hanskhali block of Nadia district under Nadia Division, PHE Dte</t>
   </si>
   <si>
     <t>SM/09817</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing functional household tap connection (Part) including supply of 15mm dia PVC pipe of average length of 15 mtr , Saddle piece (as required size) 15mm dia Bib cock etc. all complete from Hudachapra Water Supply scheme Hanskhali block in Nadia District under Nadia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000732/2021-2022</t>
+  </si>
+  <si>
+    <t>1288/ND</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t>USHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000051/2022-2023</t>
+  </si>
+  <si>
+    <t>4285/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/001242/2021-2022</t>
   </si>
   <si>
     <t>726/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Providing functional household tap connection (Part) including supply of 15mm dia PVC pipe of average length of 15 mtr , Saddle piece (as required size) 15mm dia Bib cock etc. all complete from Hudachapra Water Supply scheme Hanskhali block in Nadia District under Nadia Division P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Providing Left-out Functional Household tap Connection including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe and other allied works etc. all complete for augmentation of Huda Chapra W/S Scheme under Ranaghat Sub-Division of Nadia Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>924/RSD</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>1868/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Hudachapra to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2024-2025</t>
   </si>
   <si>
     <t>4282/ND</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Scheme Information Board at various water supply schemes under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>283/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Huda Chapra under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>1417/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>GITARANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Hudachapra piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2024-2025</t>
+  </si>
+  <si>
+    <t>1141/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under HUDA CHAPRA ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/09817</t>
   </si>
   <si>
     <t>ORD/000179/2025-2026</t>
   </si>
   <si>
     <t>1116/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,349 +823,351 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.47</v>
+        <v>59.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>53.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.14</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>59.49</v>
+        <v>0.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>53.62</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>90.14</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.95</v>
+        <v>2.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.89</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.75</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0.52</v>
+        <v>4.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>19.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>160.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
@@ -1178,262 +1180,262 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>96.01</v>
       </c>
       <c r="Q9" s="4">
         <v>19.16</v>
       </c>
       <c r="R9" s="4">
         <v>19.96</v>
       </c>
       <c r="S9" s="4">
         <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>17.48</v>
+        <v>2.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>2.15</v>
+        <v>1.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.9</v>
+        <v>17.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>364.66</v>