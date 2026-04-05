--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,84 +263,63 @@
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>6305/ND</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
-    <t>Construction of RCC Over Head Elevated Reservoir in connection with providing FHTC by augmentation under Jal Swapna for Muktadaha Zone-II Water Supply Scheme in Karimpur-I Block under RWS Nadia Sub-Divn. of Nadia District.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 m3/hr capacity for Augmentation of Ground Based Water Supply Scheme at Muktadaha Zone-II including 3 Months Trial Run &amp; 3 Years O&amp;M to accommodate FHTC under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000737/2023-2024</t>
   </si>
   <si>
     <t>1493/ND</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works for Muktadaha Zone-II PWSS and Murutia PWSS within Karimpur-I Block and Karimpur-II Block Under Tehatta Sub-Division under Nadia Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/000790/2024-2025</t>
   </si>
   <si>
     <t>762/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
@@ -768,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1557,303 +1536,242 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>48.71</v>
+        <v>162.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>162.44</v>
+        <v>74.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>74.08</v>
+        <v>79.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>460.82</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>