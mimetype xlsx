--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,53 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>6305/ND</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 m3/hr capacity for Augmentation of Ground Based Water Supply Scheme at Muktadaha Zone-II including 3 Months Trial Run &amp; 3 Years O&amp;M to accommodate FHTC under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000737/2023-2024</t>
   </si>
   <si>
     <t>1493/ND</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works for Muktadaha Zone-II PWSS and Murutia PWSS within Karimpur-I Block and Karimpur-II Block Under Tehatta Sub-Division under Nadia Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/000790/2024-2025</t>
   </si>
   <si>
     <t>762/ND</t>
   </si>
@@ -967,54 +970,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>0.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.21</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1027,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>5.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1088,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1374,54 +1377,54 @@
       <c r="I11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>43.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>43.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S11" s="4">
         <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1435,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>34.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>28.27</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1536,229 +1539,229 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>162.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>74.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>79.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>460.82</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>69.64</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>15.11</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>