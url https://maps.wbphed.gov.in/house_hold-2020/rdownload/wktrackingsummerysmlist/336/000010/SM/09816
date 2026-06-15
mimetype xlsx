--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,71 @@
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Construction of RCC Over Head Elevated Reservoir in connection with providing FHTC by augmentation under Jal Swapna for Muktadaha Zone-II Water Supply Scheme in Karimpur-I Block under RWS Nadia Sub-Divn. of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000739/2021-2022</t>
+  </si>
+  <si>
+    <t>1342/ND</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1694,87 +1715,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>79.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>48.71</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>31.37</v>
+      </c>
+      <c r="R17" s="4">
+        <v>64.41</v>
+      </c>
+      <c r="S17" s="4">
+        <v>95</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>509.53</v>
+      </c>
+      <c r="P18" s="8">
+        <v>101.01</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>19.82</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>