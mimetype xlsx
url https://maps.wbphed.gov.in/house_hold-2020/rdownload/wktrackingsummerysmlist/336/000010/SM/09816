--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,300 +89,300 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MUKTADAHA ZONE-II to Accommodate FHTC in Karimpur-I block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09816</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>laying of distribution pipe line including supply of 63mm dia UPVC pipe at Fazlnagar W/S scheme under Nadia Division P.H.E. Directorate.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000318/2021-2022</t>
+  </si>
+  <si>
+    <t>1191/PH</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Construction of RCC Over Head Elevated Reservoir in connection with providing FHTC by augmentation under Jal Swapna for Muktadaha Zone-II Water Supply Scheme in Karimpur-I Block under RWS Nadia Sub-Divn. of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000739/2021-2022</t>
+  </si>
+  <si>
+    <t>1342/ND</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC by Augmentation under jal swapna for Muktadaha Zone-II Water Supply scheme in Karimpur-I block of Nadia District under Nadia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2021-2022</t>
+  </si>
+  <si>
+    <t>695/ND</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>16/04/2022</t>
+  </si>
+  <si>
+    <t>M/S KRISHNA MONDAL</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer etc. for Augmentation to Accomodate FHTC at Pump House No.II (Zone-II) under Muktadaha W/S Scheme in Karimpur-I Block of Nadia District. NIET NO.- 13 of EE/EMD of 2022-23 (Sl. No.-02)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>3802/EMD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>AMIT DAS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator etc. for Augmentation to Accommodate FHTC at Pump House No.I Zone II under Muktadaha WS Scheme, Dist. Nadia under Eastern Mechanical Division, PHE Dte. NIET No. 22 OF EE/EMD OF 2022-23 (Sl. No.- 02)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000704/2022-2023</t>
+  </si>
+  <si>
+    <t>6504/EMD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>WESTERN ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000148/2021-2022</t>
+  </si>
+  <si>
+    <t>1449/ND</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000032/2021-2022</t>
+  </si>
+  <si>
+    <t>452/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000123/2021-2022</t>
+  </si>
+  <si>
+    <t>1251/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000055/2022-2023</t>
+  </si>
+  <si>
+    <t>4299/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001056/2021-2022</t>
   </si>
   <si>
     <t>614/PFMS</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>laying of distribution pipe line including supply of 63mm dia UPVC pipe at Fazlnagar W/S scheme under Nadia Division P.H.E. Directorate.</t>
-[...122 lines deleted...]
-    <t>M/S KRISHNA MONDAL</t>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 m3/hr capacity for Augmentation of Ground Based Water Supply Scheme at Muktadaha Zone-II including 3 Months Trial Run &amp; 3 Years O&amp;M to accommodate FHTC under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>1493/ND</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000769/2023-2024</t>
   </si>
   <si>
     <t>1821/ND</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>6305/ND</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
-    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 30 m3/hr capacity for Augmentation of Ground Based Water Supply Scheme at Muktadaha Zone-II including 3 Months Trial Run &amp; 3 Years O&amp;M to accommodate FHTC under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works for Muktadaha Zone-II PWSS and Murutia PWSS within Karimpur-I Block and Karimpur-II Block Under Tehatta Sub-Division under Nadia Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/000790/2024-2025</t>
   </si>
   <si>
     <t>762/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Laying of additional pipeline for providing balance FHTC and inerease functionality in Baro Jangal, Majlishpur, Basotipara Villages under Karimpur-I Block under Tehatta Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>.4686/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
-  </si>
-[...19 lines deleted...]
-    <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,912 +907,914 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.57</v>
+        <v>0.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.61</v>
+        <v>48.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.57</v>
+        <v>31.37</v>
       </c>
       <c r="R4" s="4">
-        <v>93.21</v>
+        <v>64.41</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5.96</v>
+        <v>43.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.96</v>
+        <v>43.9</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.96</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>10.49</v>
+        <v>5.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.54</v>
+        <v>5.96</v>
       </c>
       <c r="R6" s="4">
-        <v>90.94</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>9.36</v>
+        <v>10.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>1.56</v>
+        <v>9.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>1.42</v>
+        <v>1.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.79</v>
+        <v>1.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>43.92</v>
+        <v>0.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>43.9</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>34.21</v>
+        <v>2.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.67</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>28.27</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>34.21</v>
+        <v>162.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>162.44</v>
+        <v>34.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>28.27</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>74.08</v>
+        <v>34.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>79.19</v>
+        <v>74.08</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>48.71</v>
+        <v>79.19</v>
       </c>
       <c r="Q17" s="4">
-        <v>31.37</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>64.41</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>509.53</v>