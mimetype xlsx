--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -362,69 +362,54 @@
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II, under Uttartajpur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. [SM/09812]</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2153/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction and installation of MANIFOLD and allied works at OHR site under Uttartajpur PWSS under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM) .</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -828,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1985,183 +1970,122 @@
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>26.22</v>
+        <v>46.3</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...27 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="A21" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>427.99</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>