--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -974,54 +974,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.39</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1096,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.49</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P7" s="4">
         <v>2.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.79</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P8" s="4">
         <v>4.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.85</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1336,54 @@
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1454,54 +1454,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>18.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.97</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1513,54 @@
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>167.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>167.77</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>0.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1635,54 +1635,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2025,54 +2025,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>427.99</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>193.86</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>45.29</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>