--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,71 +360,50 @@
     <t>10/12/2024</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II, under Uttartajpur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. [SM/09812]</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2153/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,70 +792,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1944,148 +1923,87 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>14.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...18 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>381.69</v>
+      </c>
+      <c r="P20" s="8">
+        <v>193.86</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>50.79</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>