--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,92 @@
     <t>10/12/2024</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II, under Uttartajpur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte. [SM/09812]</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2153/EMD</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Uttartajpur PWSS under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM) .</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000745/2024-2025</t>
+  </si>
+  <si>
+    <t>423/ND</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>4685/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,70 +834,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1923,87 +1965,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>14.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>26.22</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P21" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>40</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>454.22</v>
+      </c>
+      <c r="P22" s="8">
+        <v>193.86</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>42.68</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>