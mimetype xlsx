--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -77,278 +77,278 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for UTTAR TAJPUR to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/09812</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 250 mtrs. Depth) by utilising Departmental machineries for Kharagpur SG Hospital W/S Scheme, under Paschim Midnapore District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000434/2022-2023</t>
+  </si>
+  <si>
+    <t>1350/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF PEA SIZE GRAVELS AND BENTONITE POWDER SODIUM BASED &amp; OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT UTTAR TAJPUR W/S SCHEME (REPLACEMENT TW-II), KARIMPUR-I BLOCK UNDER NADIA DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>285/CMSD-II(D)</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>PROVIDING 200 MM NOMINAL DIA UPVC PIPE CONFORMING TO IS: 12818:2010 &amp; OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT FAZILNAGAR W/S SCHEME (REPLACEMENT TW-III) KARIMPUR-II BLOCK UNDER NADIA DISTRICT, CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>278/CMSD-II(D)</t>
+  </si>
+  <si>
     <t>Nadia Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for UTTAR TAJPUR to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Repairing and renovation of pump house, extension of boundary wall , &amp; construction of drain with other allied works at Uttar tajpur pump house no: I under Uttar tajpur W/S , Karimpur -I under Kalyani Sub-Div-I, Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000113/2022-2023</t>
+  </si>
+  <si>
+    <t>678/Kly SD-I</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>S.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and renovation of pump house, Dismantling of boundary wall &amp; re-construction , &amp; construction of bath room with other allied works at Uttar tajpur pump house no: II under Uttar tajpur W/S, Karimpur -I under Kalyani Sub-Div-I, Nadia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000114/2022-2023</t>
   </si>
   <si>
     <t>679/ Kly SD-I</t>
   </si>
   <si>
-    <t>26/07/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>K.K. MARKETING</t>
   </si>
   <si>
-    <t>Central Drilling</t>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete based on actual Estimate &amp; Providing FHTC for Uttar Tajpur water supply scheme in Nadia District under Nadia Division</t>
+  </si>
+  <si>
+    <t>ORD/000730/2021-2022</t>
+  </si>
+  <si>
+    <t>1246/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>M/S MALLICK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection of newly sunk tubewell at 2nd Pump House including cleaning of rising main and delivery pipeline of Utter Tajpur Water Supply Scheme, Karimpur-I Block, Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>873/Kly SD-I</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>M/S SHAIKH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of submersible pumping machinery and allied works for newly sunk Tube well (replacement) at PH No. II in connection with ongoing FHTC works by Civil wing under Uttar Tajpur PWSS Dist. Nadia</t>
+  </si>
+  <si>
+    <t>ORD/001930/2022-2023</t>
+  </si>
+  <si>
+    <t>196/EMSD II</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>T.N. BANERJEE</t>
+  </si>
+  <si>
+    <t>Continuation for hiring of diesel driven motor cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of the DIC, CMSD-II(D), CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2022-2023</t>
+  </si>
+  <si>
+    <t>549/CMSD-II(D)</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>ASHUTOSH PAL</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS &amp; OTHER MATERIALS FOR CONSTRUCTION OF TUBE WELL (300MMX200MMX250 MTRS DEPTH) BY DEPARTMENTAL RIG MACHINE FOR FAZILNAGAR W/S SCHEME (REPLACEMENT TW-III), KARIMPUR-II BLOCK UNDER NADIA DISTRICT, CMSD-II(D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2022-2023</t>
+  </si>
+  <si>
+    <t>276/CMSD-II(D)</t>
+  </si>
+  <si>
+    <t>29/10/2118</t>
   </si>
   <si>
     <t>PROVIDING 300MM NOMINAL DIA UPVC PIPE CONFORMING TO IS: 12818:2010 &amp; OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT FAZILNAGAR P/W SCHEME (REPLACEMENT TW-III), KARIMPUR -II BLOCK UNDER NADIA DISTRICT, CMSD-II (D), CDD, PHE DTE.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000077/2022-2023</t>
   </si>
   <si>
     <t>279/CMSD-II(D)</t>
   </si>
   <si>
-    <t>01/06/2022</t>
-[...65 lines deleted...]
-    <t>M/S SHAIKH ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000124/2021-2022</t>
+  </si>
+  <si>
+    <t>1252/ND</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000107/2021-2022</t>
+  </si>
+  <si>
+    <t>1029/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
   </si>
   <si>
     <t>VCH/001065/2021-2022</t>
   </si>
   <si>
     <t>623/PFMS</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 250 mtrs. Depth) by utilising Departmental machineries for Kharagpur SG Hospital W/S Scheme, under Paschim Midnapore District, CDD PHE Dte.</t>
-[...94 lines deleted...]
-  <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 45 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Uttar Tajpur PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2023-2024</t>
   </si>
   <si>
     <t>1806 / ND</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Providing FHTC including Laying Distribution System in connection with J.J.M. Work under village Madhugari to cover up left out portion under Karimpur-I Block under RWS Nadia Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000423/2024-2025</t>
@@ -377,51 +377,51 @@
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Uttartajpur PWSS under Karimpur-I Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM) .</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000745/2024-2025</t>
   </si>
   <si>
     <t>423/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
-    <t>22/05/2026</t>
+    <t>19/09/2026</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
@@ -975,1125 +975,1125 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>18.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.99</v>
+        <v>3.67</v>
       </c>
       <c r="R3" s="4">
-        <v>99.92</v>
+        <v>19.97</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.39</v>
+        <v>2.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.05</v>
+        <v>1.63</v>
       </c>
       <c r="R4" s="4">
-        <v>92.39</v>
+        <v>78.79</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.52</v>
+        <v>4.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.85</v>
+        <v>0.79</v>
       </c>
       <c r="R5" s="4">
-        <v>52.49</v>
+        <v>17.85</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>4.83</v>
       </c>
       <c r="R6" s="4">
         <v>99.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.07</v>
+        <v>4.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.63</v>
+        <v>4.99</v>
       </c>
       <c r="R7" s="4">
-        <v>78.79</v>
+        <v>99.92</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.44</v>
+        <v>167.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.79</v>
+        <v>167.77</v>
       </c>
       <c r="R8" s="4">
-        <v>17.85</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="4">
         <v>1</v>
       </c>
       <c r="R9" s="4">
         <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>3.13</v>
+        <v>3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>18.38</v>
+        <v>0.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.67</v>
+        <v>0.28</v>
       </c>
       <c r="R11" s="4">
-        <v>19.97</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>167.79</v>
+        <v>3.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>167.77</v>
+        <v>1.85</v>
       </c>
       <c r="R12" s="4">
-        <v>99.99</v>
+        <v>52.49</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>0.28</v>
+        <v>4.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.28</v>
+        <v>4.05</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>92.39</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>3</v>
+        <v>1.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>1.18</v>
+        <v>4.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.4</v>
+        <v>3.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>85.67</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>104</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>58.08</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>65</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>14.54</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P20" s="4">
         <v>26.22</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>46.3</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>