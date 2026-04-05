--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,84 +308,63 @@
   <si>
     <t>BILL/01891/2024-2025</t>
   </si>
   <si>
     <t>BP-164-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the newly constructed Pump House No. - III under KRISHNAGANJ MAJDIA W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application No. 3004847470)</t>
   </si>
   <si>
     <t>BILL/01476/2024-2025</t>
   </si>
   <si>
     <t>BP-88-24-25</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
-    <t>Additional Laying of Distribution System and allied works for Water Supply Scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction and installation of Manifold and allied works at OHR site in connection to Retrofitting (Phase-I) Under JJM In Ground Based Piped Water Supply Scheme at Krishnaganj Majhdia To Accommodate FHTC Within Krishnaganj Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000749/2024-2025</t>
   </si>
   <si>
     <t>496/ND</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>26/11/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Krishnaganj Majhdia ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/09799</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>1108/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -792,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1758,242 +1737,181 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
-        <v>22.87</v>
+        <v>39.44</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>39.44</v>
+        <v>20.79</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1033.83</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>