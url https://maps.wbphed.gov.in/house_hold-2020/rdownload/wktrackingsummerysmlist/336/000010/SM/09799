--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,216 +113,198 @@
   <si>
     <t>VCH/000451/2022-2023</t>
   </si>
   <si>
     <t>67/PFMS</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>VCH/001070/2021-2022</t>
   </si>
   <si>
     <t>633/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
+    <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period of 90 days w.e.f 01/07/2023 (as and when required).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000410/2023-2024</t>
+  </si>
+  <si>
+    <t>800/KSD</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000112/2021-2022</t>
+  </si>
+  <si>
+    <t>1023/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000031/2021-2022</t>
+  </si>
+  <si>
+    <t>450/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000129/2021-2022</t>
+  </si>
+  <si>
+    <t>1257/ND</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 103 m3/hr at Krishnaganj Majhdia Water Supply Scheme within Krishnaganj Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000776/2023-2024</t>
+  </si>
+  <si>
+    <t>1892/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Krishnaganj Majdia to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2021-2022</t>
+  </si>
+  <si>
+    <t>966/ND</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>Repair and renovation works of R.C.C. Elevated Reservoir 450 cum, Repair &amp; Renovation of Pump House, Store, Guard Room, Boundary wall and allied works at 1st and 2nd Pump House at Krishnaganj Majhdia Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>5123/ND</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Krishnaganj Majdia W/S Scheme (TW-I) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/CDD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (3.6mtr. X 3.0 mtr.) and Boundary Wall at 3rd T/W site for Krishnaganj Majhdia water supply scheme under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>3262/ND</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>D.K. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
-  </si>
-[...163 lines deleted...]
-    <t>D.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>WBSEDCL SUPPLEMENTARY Quotation for New Service Connection to the newly constructed Pump House No. - III under KRISHNAGANJ MAJDIA W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application ID. 100000120534)</t>
   </si>
   <si>
     <t>BILL/01891/2024-2025</t>
   </si>
   <si>
     <t>BP-164-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>WBSEDCL Quotation for New Service Connection to the newly constructed Pump House No. - III under KRISHNAGANJ MAJDIA W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application No. 3004847470)</t>
   </si>
   <si>
     <t>BILL/01476/2024-2025</t>
   </si>
   <si>
     <t>BP-88-24-25</t>
   </si>
@@ -771,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1009,909 +991,848 @@
         <v>3.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>12</v>
+        <v>1.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.2</v>
+        <v>11.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>11.25</v>
+        <v>3.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>3.58</v>
+        <v>16.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>16.73</v>
+        <v>266.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="P10" s="4">
-        <v>266.82</v>
+        <v>495.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>342.32</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.06</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>495.71</v>
+        <v>34.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>34.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>34.94</v>
+        <v>18.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>79.72</v>
       </c>
       <c r="S12" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>18.88</v>
+        <v>17.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.69</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>85.85</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>17.11</v>
+        <v>3.49</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>3.49</v>
+        <v>0.56</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="P16" s="4">
-        <v>0.56</v>
+        <v>39.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>39.44</v>
+        <v>20.79</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...18 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1021.83</v>
+      </c>
+      <c r="P18" s="8">
+        <v>406.5</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>39.78</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>