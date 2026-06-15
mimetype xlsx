--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,107 @@
     <t>496/ND</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Krishnaganj Majhdia ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/09799</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>1108/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works etc. rejuvenation to Accomodate FHTC at Pump House No.I &amp; II under Krishnaganj Majdia W/S Scheme, Block- Krishnaganj, Dist. - Nadia. NIET No.- 18 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
+  </si>
+  <si>
+    <t>ORD/000194/2022-2023</t>
+  </si>
+  <si>
+    <t>6188/EMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
+    <t>Additional Laying of Distribution System and allied works for Water Supply Scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>91/ND</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
+  </si>
+  <si>
+    <t>Laying of additional HDPE pipeline for water supply scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>7092/ND</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1752,87 +1809,270 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>20.79</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>12</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P19" s="4">
+        <v>22.87</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P20" s="4">
+        <v>177.21</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1233.9</v>
+      </c>
+      <c r="P21" s="8">
+        <v>406.5</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>32.94</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>