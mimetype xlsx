--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,339 +89,339 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Krishnaganj Majhdia to Accommodate FHTC in Krishnaganj Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09799</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Krishnaganj Majdia to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000703/2021-2022</t>
+  </si>
+  <si>
+    <t>966/ND</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works etc. rejuvenation to Accomodate FHTC at Pump House No.I &amp; II under Krishnaganj Majdia W/S Scheme, Block- Krishnaganj, Dist. - Nadia. NIET No.- 18 of EE/EMD of 2022-23 (Sl. No.- 07)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000194/2022-2023</t>
+  </si>
+  <si>
+    <t>6188/EMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000112/2021-2022</t>
+  </si>
+  <si>
+    <t>1023/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000031/2021-2022</t>
+  </si>
+  <si>
+    <t>450/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000129/2021-2022</t>
+  </si>
+  <si>
+    <t>1257/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
     <t>VCH/000451/2022-2023</t>
   </si>
   <si>
     <t>67/PFMS</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001070/2021-2022</t>
   </si>
   <si>
     <t>633/PFMS</t>
   </si>
   <si>
-    <t>16/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period of 90 days w.e.f 01/07/2023 (as and when required).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000410/2023-2024</t>
   </si>
   <si>
     <t>800/KSD</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...26 lines deleted...]
-    <t>1257/ND</t>
+    <t>Repair and renovation works of R.C.C. Elevated Reservoir 450 cum, Repair &amp; Renovation of Pump House, Store, Guard Room, Boundary wall and allied works at 1st and 2nd Pump House at Krishnaganj Majhdia Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>5123/ND</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Krishnaganj Majdia W/S Scheme (TW-I) , Krishnagar-I Block under Nadia District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/CDD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional HDPE pipeline for water supply scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>7092/ND</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 103 m3/hr at Krishnaganj Majhdia Water Supply Scheme within Krishnaganj Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000776/2023-2024</t>
   </si>
   <si>
     <t>1892/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Krishnaganj Majdia to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Construction of Pump House (3.6mtr. X 3.0 mtr.) and Boundary Wall at 3rd T/W site for Krishnaganj Majhdia water supply scheme under Krishnagar Sub-Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>3262/ND</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>D.K. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>WBSEDCL Quotation for New Service Connection to the newly constructed Pump House No. - III under KRISHNAGANJ MAJDIA W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application No. 3004847470)</t>
+  </si>
+  <si>
+    <t>BILL/01476/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-88-24-25</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
   </si>
   <si>
     <t>WBSEDCL SUPPLEMENTARY Quotation for New Service Connection to the newly constructed Pump House No. - III under KRISHNAGANJ MAJDIA W/S Scheme in Krishnaganj Block, P.H.E. Dte., Dist.- Nadia. (Application ID. 100000120534)</t>
   </si>
   <si>
     <t>BILL/01891/2024-2025</t>
   </si>
   <si>
     <t>BP-164-24-25</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD (KRISHNAGANJ C.C.C)</t>
-[...11 lines deleted...]
-    <t>28/08/2024</t>
+    <t>Additional Laying of Distribution System and allied works for Water Supply Scheme under Krishnaganj Block under Krishnagar Sub Division, Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>91/ND</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>A.P. POWER &amp; CONCRETE</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site in connection to Retrofitting (Phase-I) Under JJM In Ground Based Piped Water Supply Scheme at Krishnaganj Majhdia To Accommodate FHTC Within Krishnaganj Block Under Krishnanagar Sub-division Under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000749/2024-2025</t>
   </si>
   <si>
     <t>496/ND</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
-    <t>26/11/2025</t>
+    <t>26/03/2026</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Krishnaganj Majhdia ground water based water supply scheme under Block_ Krishnaganj Dist. - Nadia under EMD, PHE Dte. SM/09799</t>
   </si>
   <si>
     <t>ORD/000175/2025-2026</t>
   </si>
   <si>
     <t>1108/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE (KOLKATA)</t>
-  </si>
-[...55 lines deleted...]
-    <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,1080 +946,1080 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>87.34</v>
+        <v>495.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>342.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.06</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.99</v>
+        <v>12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.2</v>
+        <v>11.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>11.25</v>
+        <v>3.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.58</v>
+        <v>16.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>16.73</v>
+        <v>87.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>266.82</v>
+        <v>3.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>495.71</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>342.32</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>69.06</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>34.94</v>
       </c>
       <c r="Q11" s="4">
         <v>34.44</v>
       </c>
       <c r="R11" s="4">
         <v>98.58</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>18.88</v>
       </c>
       <c r="Q12" s="4">
         <v>15.05</v>
       </c>
       <c r="R12" s="4">
         <v>79.72</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>17.11</v>
+        <v>177.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.69</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>85.85</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>3.49</v>
+        <v>266.82</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>0.56</v>
+        <v>17.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>14.69</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>85.85</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>39.44</v>
+        <v>0.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>20.79</v>
+        <v>3.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>12</v>
+        <v>22.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>110</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="P19" s="4">
-        <v>22.87</v>
+        <v>39.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
-        <v>177.21</v>
+        <v>20.79</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>