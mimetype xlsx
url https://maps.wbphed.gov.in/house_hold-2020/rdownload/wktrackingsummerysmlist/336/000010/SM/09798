--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -179,51 +179,51 @@
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No. II under Murutia W/S Scheme, Block Karimpur -II, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-04)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000887/2022-2023</t>
   </si>
   <si>
     <t>155/EMD</t>
   </si>
   <si>
     <t>K.S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Distribution System including Specials &amp; Valves, Pipe supporting structure all complete based on actual estimate &amp; Providing FHTC at Murutia Water Supply Scheme in Nadia District under Nadia Division.</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
   </si>
   <si>
     <t>ORD/000704/2021-2022</t>
   </si>
   <si>
     <t>967/ND</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction and Installation of 120.00 cum capacity Arsenic-Cum-Iron Removal Plant (AIRP) at Murutia PWSS including 3 Months Trial Run &amp; 3 Years O&amp;M under Nadia Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000705/2023-2024</t>
   </si>