--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,105 +197,102 @@
   <si>
     <t>K.S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Distribution System including Specials &amp; Valves, Pipe supporting structure all complete based on actual estimate &amp; Providing FHTC at Murutia Water Supply Scheme in Nadia District under Nadia Division.</t>
   </si>
   <si>
     <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
   </si>
   <si>
     <t>ORD/000704/2021-2022</t>
   </si>
   <si>
     <t>967/ND</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Construction and Installation of 120.00 cum capacity Arsenic-Cum-Iron Removal Plant (AIRP) at Murutia PWSS including 3 Months Trial Run &amp; 3 Years O&amp;M under Nadia Division, P.H.E. Dte</t>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Murutia PWSS under Karimpur-II Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM) .</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
-    <t>ORD/000705/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000744/2024-2025</t>
   </si>
   <si>
     <t>422/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works for Muktadaha Zone-II PWSS and Murutia PWSS within Karimpur-I Block and Karimpur-II Block Under Tehatta Sub-Division under Nadia Division P.H.E.</t>
   </si>
   <si>
     <t>ORD/000790/2024-2025</t>
   </si>
   <si>
     <t>762/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
+  </si>
+  <si>
+    <t>Additional work for Laying of Di Pipe over the Murutia Bhairab River Crossing for Murutia water supply scheme in Karimpur-II Block under Tehatta Sub Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000680/2024-2025</t>
+  </si>
+  <si>
+    <t>7453/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,54 +897,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>13.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -957,54 +954,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>8.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1132,54 +1129,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>8.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1190,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>469.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>215.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>45.83</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1251,211 +1248,211 @@
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>300.56</v>
+        <v>29.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>29.73</v>
+        <v>74.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>74.08</v>
+        <v>30.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>1025.48</v>
+        <v>754.93</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>239.65</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>31.74</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>