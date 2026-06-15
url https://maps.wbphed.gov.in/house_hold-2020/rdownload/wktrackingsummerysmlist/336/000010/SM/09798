--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>762/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Additional work for Laying of Di Pipe over the Murutia Bhairab River Crossing for Murutia water supply scheme in Karimpur-II Block under Tehatta Sub Division under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000680/2024-2025</t>
   </si>
   <si>
     <t>7453/ND</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>Construction and Installation of 120.00 cum capacity Arsenic-Cum-Iron Removal Plant (AIRP) at Murutia PWSS including 3 Months Trial Run &amp; 3 Years O&amp;M under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>1250/ND</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1385,87 +1403,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P12" s="4">
         <v>30.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>300.56</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>60</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1055.49</v>
+      </c>
+      <c r="P14" s="8">
+        <v>239.65</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>22.7</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>