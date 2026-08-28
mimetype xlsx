--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,228 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for MURUTIA to Accommodate FHTC in Karimpur-II block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09798</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including Specials &amp; Valves, Pipe supporting structure all complete based on actual estimate &amp; Providing FHTC at Murutia Water Supply Scheme in Nadia District under Nadia Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 2,Junior Engineer Karimpur- II Block,Junior Engineer Tehatta - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000704/2021-2022</t>
+  </si>
+  <si>
+    <t>967/ND</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000125/2021-2022</t>
+  </si>
+  <si>
+    <t>1256/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000054/2022-2023</t>
+  </si>
+  <si>
+    <t>4271/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001063/2021-2022</t>
   </si>
   <si>
     <t>621/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No. I under Murutia W/S Scheme, Block Karimpur-II, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-03)</t>
   </si>
   <si>
     <t>ORD/000886/2022-2023</t>
   </si>
   <si>
     <t>154/EMD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
     <t>TALUKDER &amp; CO.</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No. III under Murutia WS Scheme, Block KarimpurII, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-05)</t>
   </si>
   <si>
     <t>ORD/000888/2022-2023</t>
   </si>
   <si>
     <t>156/EMD</t>
   </si>
   <si>
     <t>MUKHERJEE ART CENTRE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer etc. rejuvenation to Accommodate FHTC at Pump House No. II under Murutia W/S Scheme, Block Karimpur -II, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-04)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000887/2022-2023</t>
   </si>
   <si>
     <t>155/EMD</t>
   </si>
   <si>
     <t>K.S.P. ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of Distribution System including Specials &amp; Valves, Pipe supporting structure all complete based on actual estimate &amp; Providing FHTC at Murutia Water Supply Scheme in Nadia District under Nadia Division.</t>
-[...17 lines deleted...]
-    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+    <t>Construction and Installation of 120.00 cum capacity Arsenic-Cum-Iron Removal Plant (AIRP) at Murutia PWSS including 3 Months Trial Run &amp; 3 Years O&amp;M under Nadia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>1250/ND</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Additional work for Laying of Di Pipe over the Murutia Bhairab River Crossing for Murutia water supply scheme in Karimpur-II Block under Tehatta Sub Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000680/2024-2025</t>
+  </si>
+  <si>
+    <t>7453/ND</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Murutia PWSS under Karimpur-II Block under Tehatta Sub Division under Nadia Division-,P.H.E Dte. under Jal Jeevan Mission(JJM) .</t>
   </si>
   <si>
-    <t>Junior Engineer Karimpur- II Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000744/2024-2025</t>
   </si>
   <si>
     <t>422/ND</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>26/07/2025</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House and allied works for Muktadaha Zone-II PWSS and Murutia PWSS within Karimpur-I Block and Karimpur-II Block Under Tehatta Sub-Division under Nadia Division P.H.E.</t>
   </si>
   <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
     <t>ORD/000790/2024-2025</t>
   </si>
   <si>
     <t>762/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
-  </si>
-[...31 lines deleted...]
-    <t>ODISSI INNOVATIONS ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -835,681 +841,683 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.44</v>
+        <v>469.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>215.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.83</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>13.64</v>
+        <v>88.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.33</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.7</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.75</v>
+        <v>27.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>88.59</v>
+        <v>4.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>27.23</v>
+        <v>13.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>8.76</v>
+        <v>8.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.31</v>
+        <v>8.75</v>
       </c>
       <c r="R8" s="4">
-        <v>26.38</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>469.7</v>
+        <v>8.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>215.26</v>
+        <v>2.31</v>
       </c>
       <c r="R9" s="4">
-        <v>45.83</v>
+        <v>26.38</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>29.73</v>
+        <v>300.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>74.08</v>
+        <v>30.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>30.01</v>
+        <v>29.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>300.56</v>
+        <v>74.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1055.49</v>
       </c>
       <c r="P14" s="8">
         <v>239.65</v>
       </c>
       <c r="Q14" s="8">
         <v>22.7</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>