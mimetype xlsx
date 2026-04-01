--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,72 +299,87 @@
   <si>
     <t>ORD/000486/2022-2023</t>
   </si>
   <si>
     <t>1331/KSD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Construction of Additional Boundary wall and allied works at Headwork Site at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1474/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>NILAY KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site, Providing leftout FHTC with laying of additional distribution system and allied works in connection to the Augmentation of Durgapur Chowgacha Water Supply Scheme under Krishnaganj Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000809/2024-2025</t>
   </si>
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall and allied works at 1st and 2nd Pump House at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>153/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="107.259521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1811,87 +1826,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>67.59</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>10</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P19" s="4">
+        <v>27.41</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1095.87</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>