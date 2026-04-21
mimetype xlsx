--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1104,54 +1104,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>8.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1629,54 +1629,54 @@
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>615</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>455.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>74.03</v>
       </c>
       <c r="S15" s="4">
         <v>92</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1907,54 +1907,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1095.87</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>462.83</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>42.23</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>