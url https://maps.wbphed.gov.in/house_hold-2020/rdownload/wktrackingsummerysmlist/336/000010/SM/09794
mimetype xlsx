--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -299,51 +299,51 @@
   <si>
     <t>ORD/000486/2022-2023</t>
   </si>
   <si>
     <t>1331/KSD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Construction of Additional Boundary wall and allied works at Headwork Site at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1474/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>19/05/2026</t>
   </si>
   <si>
     <t>NILAY KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site, Providing leftout FHTC with laying of additional distribution system and allied works in connection to the Augmentation of Durgapur Chowgacha Water Supply Scheme under Krishnaganj Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000809/2024-2025</t>
   </si>
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall and allied works at 1st and 2nd Pump House at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
@@ -1165,54 +1165,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>0.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1629,54 +1629,54 @@
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>615</v>
       </c>
       <c r="Q15" s="4">
-        <v>455.29</v>
+        <v>558.32</v>
       </c>
       <c r="R15" s="4">
-        <v>74.03</v>
+        <v>90.78</v>
       </c>
       <c r="S15" s="4">
         <v>92</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1873,88 +1873,88 @@
       <c r="I19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P19" s="4">
         <v>27.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>49.16</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1095.87</v>
       </c>
       <c r="P20" s="8">
-        <v>462.83</v>
+        <v>580.26</v>
       </c>
       <c r="Q20" s="8">
-        <v>42.23</v>
+        <v>52.95</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>