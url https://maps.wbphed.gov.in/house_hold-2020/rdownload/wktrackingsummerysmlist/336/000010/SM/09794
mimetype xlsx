--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,87 +299,102 @@
   <si>
     <t>ORD/000486/2022-2023</t>
   </si>
   <si>
     <t>1331/KSD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Construction of Additional Boundary wall and allied works at Headwork Site at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1474/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>19/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>NILAY KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site, Providing leftout FHTC with laying of additional distribution system and allied works in connection to the Augmentation of Durgapur Chowgacha Water Supply Scheme under Krishnaganj Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000809/2024-2025</t>
   </si>
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall and allied works at 1st and 2nd Pump House at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000475/2023-2024</t>
   </si>
   <si>
     <t>153/ND</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>Pipeline Crossing by adopting Trenchless Technologies (i.e. Jack Push Method etc) and allied works for Railway in connection to the Augmentation of Ground Based Water Supply Scheme at Adityapur Village to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2025-2026</t>
+  </si>
+  <si>
+    <t>3323/ND</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="107.259521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1887,87 +1902,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P19" s="4">
         <v>27.41</v>
       </c>
       <c r="Q19" s="4">
         <v>13.47</v>
       </c>
       <c r="R19" s="4">
         <v>49.16</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P20" s="4">
+        <v>39.16</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1135.03</v>
+      </c>
+      <c r="P21" s="8">
+        <v>580.26</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>51.12</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>