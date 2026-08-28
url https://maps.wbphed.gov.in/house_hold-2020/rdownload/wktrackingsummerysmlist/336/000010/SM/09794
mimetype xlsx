--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DURGAPUR CHOWGACHA to Accommodate FHTC in Krishnaganj Block of Nadia District under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>SM/09794</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab for official use for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01.01.2023 (as and when required).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>1331/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 450 cum capacity 20 Mtr. staging height RCC Over Head Reservoir &amp; Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Durgapur Chowgacha to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000189/2022-2023</t>
+  </si>
+  <si>
+    <t>4542/ND</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT LTD, 140 RAJADANGA CHAKRABORTY PARA, 1ST FLOOR, KASBA, KOLKATA-700107.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000108/2021-2022</t>
+  </si>
+  <si>
+    <t>1032/ND</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>2159/ND</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
+    <t>RTOR000140/2021-2022</t>
+  </si>
+  <si>
+    <t>1394/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
     <t>RTOR000097/2022-2023</t>
   </si>
   <si>
     <t>4928/ND</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/001069/2021-2022</t>
   </si>
   <si>
     <t>632/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for JJM works for the period 90 days w.e.f. 01/04/2023.(as and when required).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000591/2022-2023</t>
   </si>
   <si>
     <t>376/KSD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
-    <t>TARUN KUMAR BHATTACHARYA</t>
-[...1 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc Augmentation to Accomodate FHTC at Pump House No.- I &amp; II under DURGAPUR CHOWGACHA W/S Scheme, Block- Krishnaganj , Dist. - Nadia. NIET No. 25 of EE/EMD of 2022-23 (Sl. No.- 11)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000903/2022-2023</t>
   </si>
   <si>
     <t>413/EMD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>SHRESTHA</t>
   </si>
   <si>
     <t>Supplementary works to completion of ongoing FHTC-related work under Durgapur Chowgacha W/S Scheme (Block - Krishnaganj), PHE Dte., Dist.-Nadia.</t>
   </si>
   <si>
     <t>ORD/001718/2023-2024</t>
   </si>
   <si>
     <t>755/EMSD-II</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
-    <t>RTOR000108/2021-2022</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000195/2022-2023</t>
   </si>
   <si>
     <t>1003/ND</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>RTOR000095/2023-2024</t>
   </si>
   <si>
     <t>2420/ND</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>RTOR000060/2023-2024</t>
   </si>
   <si>
     <t>2292/ND</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 81 m3/hr at Durgapur Chowgacha Water Supply Scheme within Krishnaganj Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000785/2023-2024</t>
   </si>
   <si>
     <t>1897/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>MANGES INDUSTRIAL CORPORATION</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete, Construction of 450 cum capacity 20 Mtr. staging height RCC Over Head Reservoir &amp; Soil Investigation for Augmentation of Ground Based Water Supply Scheme at Durgapur Chowgacha to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>29/03/2023</t>
+    <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall and allied works at 1st and 2nd Pump House at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>153/ND</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>NILAY KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction of Additional Boundary wall and allied works at Headwork Site at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1474/ND</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>18/07/2026</t>
-[...2 lines deleted...]
-    <t>NILAY KUMAR BHATTACHARYA</t>
+    <t>16/09/2026</t>
   </si>
   <si>
     <t>Construction and installation of Manifold at OHR site, Providing leftout FHTC with laying of additional distribution system and allied works in connection to the Augmentation of Durgapur Chowgacha Water Supply Scheme under Krishnaganj Block under Nadia Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000809/2024-2025</t>
   </si>
   <si>
     <t>875/ND</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>25/06/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair &amp; Renovation of Pump House and Construction of Boundary wall and allied works at 1st and 2nd Pump House at Durgapur Chowgacha Water Supply Scheme within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Pipeline Crossing by adopting Trenchless Technologies (i.e. Jack Push Method etc) and allied works for Railway in connection to the Augmentation of Ground Based Water Supply Scheme at Adityapur Village to accommodate FHTC within Krishnaganj block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2025-2026</t>
   </si>
   <si>
     <t>3323/ND</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>10/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,1073 +921,1073 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.62</v>
+        <v>1.2</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.43</v>
+        <v>615</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>558.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.2</v>
+        <v>22.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>8.93</v>
+        <v>11.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>84.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>28.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>22.03</v>
+        <v>11.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.58</v>
+        <v>3.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>28.51</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>16.45</v>
+        <v>8.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>12.64</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>24.68</v>
+        <v>16.45</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>227.13</v>
+        <v>12.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>615</v>
+        <v>24.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>558.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.78</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>1.2</v>
+        <v>227.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>15.55</v>
+        <v>27.41</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>49.16</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="P18" s="4">
-        <v>67.59</v>
+        <v>15.55</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>27.41</v>
+        <v>67.59</v>
       </c>
       <c r="Q19" s="4">
-        <v>13.47</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>49.16</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P20" s="4">
         <v>39.16</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>