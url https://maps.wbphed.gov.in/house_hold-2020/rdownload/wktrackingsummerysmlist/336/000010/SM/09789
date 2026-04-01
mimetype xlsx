--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No.- I AND II under Joania WS Scheme, Block Krishnagar I, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-06)</t>
   </si>
   <si>
     <t>ORD/000889/2022-2023</t>
   </si>
   <si>
     <t>157/EMDdt.06.01.2023</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Providing additional functional household tap connection including repairing of existing FHTC at Joania water supply scheme under Ranaghat Sub-Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>654/RSD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1388,87 +1406,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>14.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>408.53</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>