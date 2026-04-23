--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -916,54 +916,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>230.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>158.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.69</v>
       </c>
       <c r="S4" s="4">
         <v>86</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -975,54 +975,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.2</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1036,54 +1036,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.38</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>408.53</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>162.25</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>39.72</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>