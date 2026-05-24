--- v3 (2026-04-23)
+++ v4 (2026-05-24)
@@ -1211,54 +1211,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>2.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>408.53</v>
       </c>
       <c r="P14" s="8">
-        <v>162.25</v>
+        <v>164.29</v>
       </c>
       <c r="Q14" s="8">
-        <v>39.72</v>
+        <v>40.22</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>