--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>08/02/2023</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Providing additional functional household tap connection including repairing of existing FHTC at Joania water supply scheme under Ranaghat Sub-Division P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>654/RSD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>ROMI TRADERS</t>
+  </si>
+  <si>
+    <t>Land development of Joania piped water supply scheme Head works site under Ranaghat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000805/2024-2025</t>
+  </si>
+  <si>
+    <t>200/RSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1467,87 +1485,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.17</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>414.71</v>
+      </c>
+      <c r="P15" s="8">
+        <v>164.29</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>39.62</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>