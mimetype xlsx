--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for JOANIA to Accommodate FHTC in Krishnagar-I Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09789</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Special repair &amp; renovation of pump house &amp; allied works in the premises at Pump house no-II of Joania W/S scheme of Krishnanagar-I block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000229/2022-2023</t>
+  </si>
+  <si>
+    <t>557/RSD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>K.K. MARKETING</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation &amp; repair of CWR pump house &amp; allied works of Joania W/S scheme of Krishnanagar block under Ranaghat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000230/2022-2023</t>
+  </si>
+  <si>
+    <t>557/A/RSD</t>
+  </si>
+  <si>
+    <t>M/S ASIT ROY BHOWMIK</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Joania W/S scheme of Krishnanagar block under Ranaghat Sub-Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>556/A/RSD</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection ( Final part ) including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe line and other allied works etc all complete for JOANIA W/S scheme (for Hazrapal, Joania, Kursi, Malipota, Sardanga, Tiabali Mouza) under Ranaghat Sub Division of Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000741/2021-2022</t>
+  </si>
+  <si>
+    <t>1374/ND</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000056/2022-2023</t>
+  </si>
+  <si>
+    <t>4287/ND</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/001081/2021-2022</t>
   </si>
   <si>
     <t>644/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Providing functional household tap connection ( Final part ) including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe line and other allied works etc all complete for JOANIA W/S scheme (for Hazrapal, Joania, Kursi, Malipota, Sardanga, Tiabali Mouza) under Ranaghat Sub Division of Nadia Division P.H.Engineering Dte.</t>
-[...62 lines deleted...]
-    <t>Resource Division</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accommodate FHTC at Pump House No.- I AND II under Joania WS Scheme, Block Krishnagar I, Dist. Nadia. NIET No.- 23 of EE/EMD of 2022-23 (Sl. No.-06)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000889/2022-2023</t>
+  </si>
+  <si>
+    <t>157/EMDdt.06.01.2023</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>1882/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>Special repair &amp; renovation of head work site pump house &amp; allied works of Joania W/S scheme of Krishnanagar block under Ranaghat Sub-Division, P.H.E. Dte</t>
-[...11 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Providing additional functional household tap connection including repairing of existing FHTC at Joania water supply scheme under Ranaghat Sub-Division P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>654/RSD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at JOANIA W/S Scheme Block- Krishnagar-I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/09789</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>1136/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>M/S DILIP MITRA</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...34 lines deleted...]
-    <t>ROMI TRADERS</t>
   </si>
   <si>
     <t>Land development of Joania piped water supply scheme Head works site under Ranaghat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000805/2024-2025</t>
   </si>
   <si>
     <t>200/RSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -850,712 +850,712 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.51</v>
+        <v>2.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="N4" s="4" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>230.28</v>
+        <v>2</v>
       </c>
       <c r="Q4" s="4">
-        <v>158.17</v>
+        <v>1.83</v>
       </c>
       <c r="R4" s="4">
-        <v>68.69</v>
+        <v>91.38</v>
       </c>
       <c r="S4" s="4">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.62</v>
+        <v>2.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.25</v>
+        <v>2.04</v>
       </c>
       <c r="R5" s="4">
-        <v>86.2</v>
+        <v>91.85</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>2</v>
+        <v>230.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.83</v>
+        <v>158.17</v>
       </c>
       <c r="R6" s="4">
-        <v>91.38</v>
+        <v>68.69</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>4.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>14.1</v>
+        <v>3.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>2.22</v>
+        <v>14.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.85</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>36.67</v>
+        <v>14.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>96.97</v>
+        <v>0.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>14.9</v>
+        <v>36.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>96.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>6.17</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>