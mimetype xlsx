--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,86 +237,50 @@
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>Special repair and renovation of 1st Pump House and Allied Works ," and Earthwork infilling in !st Tubewell site of Dafarpota -I Water supply scheme under Krishnagar Sub-Division PHED Sl.01</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000037/2022-2023</t>
   </si>
   <si>
     <t>512/KSD</t>
   </si>
   <si>
     <t>30/05/2022</t>
   </si>
   <si>
     <t>29/06/2022</t>
   </si>
   <si>
     <t>DEBASHISH DEY</t>
-  </si>
-[...34 lines deleted...]
-    <t>SAHA ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1405,209 +1369,87 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>3.37</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>111.45</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>