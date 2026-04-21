--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -889,54 +889,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>10.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.49</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1389,54 +1389,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>111.45</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>9.36</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>8.4</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>