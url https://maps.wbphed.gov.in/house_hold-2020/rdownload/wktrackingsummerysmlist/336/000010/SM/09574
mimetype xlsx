--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -1294,54 +1294,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="4">
         <v>0.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1355,88 +1355,88 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>3.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.58</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>111.45</v>
       </c>
       <c r="P13" s="8">
-        <v>9.36</v>
+        <v>12.92</v>
       </c>
       <c r="Q13" s="8">
-        <v>8.4</v>
+        <v>11.59</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>