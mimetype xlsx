--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,86 @@
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>Special repair and renovation of 1st Pump House and Allied Works ," and Earthwork infilling in !st Tubewell site of Dafarpota -I Water supply scheme under Krishnagar Sub-Division PHED Sl.01</t>
   </si>
   <si>
     <t>Junior Engineer 1</t>
   </si>
   <si>
     <t>ORD/000037/2022-2023</t>
   </si>
   <si>
     <t>512/KSD</t>
   </si>
   <si>
     <t>30/05/2022</t>
   </si>
   <si>
     <t>29/06/2022</t>
   </si>
   <si>
     <t>DEBASHISH DEY</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 900 CUM OHR all complete for Augmentation of Ground Based Water Supply Scheme at Dafarpota Zone-I to accommodate FHTC within Krishnagar-1 block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2021-2022</t>
+  </si>
+  <si>
+    <t>623/ND</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Construction and installation of Manifold and allied works at OHR site in connection to Ground Based Piped Water Supply Scheme at Dafarpota Zone II To Accommodate FHTC Within Krishnagar I Block Under Krishnanagar Sub-division Under Nadia Division,phe Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>2848/ND</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>SAHA ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1369,87 +1405,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>3.37</v>
       </c>
       <c r="Q12" s="4">
         <v>3.12</v>
       </c>
       <c r="R12" s="4">
         <v>92.58</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P13" s="4">
+        <v>253.11</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>185.88</v>
+      </c>
+      <c r="R13" s="4">
+        <v>73.44</v>
+      </c>
+      <c r="S13" s="4">
+        <v>70</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>18.01</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>75</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>382.56</v>
+      </c>
+      <c r="P15" s="8">
+        <v>198.8</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>51.97</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>