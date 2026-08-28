--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,231 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DAFARPOTA ZONE-I to Accommodate FHTC in Krishnagar-I block of Nadia District under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/09574</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir, pipe connection and cost of pipes, specials and Soil Investigation for Construction of 900 CUM OHR all complete for Augmentation of Ground Based Water Supply Scheme at Dafarpota Zone-I to accommodate FHTC within Krishnagar-1 block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000667/2021-2022</t>
+  </si>
+  <si>
+    <t>623/ND</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>08/02/2027</t>
+  </si>
+  <si>
+    <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Special repair and renovation of 1st Pump House and Allied Works ," and Earthwork infilling in !st Tubewell site of Dafarpota -I Water supply scheme under Krishnagar Sub-Division PHED Sl.01</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>512/KSD</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>DEBASHISH DEY</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Zone-I under Dafarpota W/S Scheme, Block-Krishnagar 1, Dist. - Nadia. NIET No.- 18 of EE/EMD of 2022-23 (SSl. No.- 04)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>6185/EMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>GHOSH AND GHOSH</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2021-2022</t>
+  </si>
+  <si>
+    <t>97/ND</t>
+  </si>
+  <si>
+    <t>06/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000149/2021-2022</t>
+  </si>
+  <si>
+    <t>1450/ND</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000139/2021-2022</t>
+  </si>
+  <si>
+    <t>1393/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000017/2022-2023</t>
+  </si>
+  <si>
+    <t>3305/ND</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
     <t>VCH/001068/2021-2022</t>
   </si>
   <si>
     <t>631/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...65 lines deleted...]
-    <t>27/07/2022</t>
+    <t>Supplementary works to completion of ongoing FHTC-related work at PH-I of Dafarpota (Zone-I) W/S Scheme (Block - Krishnagar-I), PHE Dte., Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/001399/2023-2024</t>
+  </si>
+  <si>
+    <t>603/EMSD-II</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
   </si>
   <si>
     <t>New Service Connection at Pump House I Zone-I under Dafarpota W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/02678/2023-2024</t>
   </si>
   <si>
     <t>BP-164-23-24</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Providing balance FHTC Of Retrofitting (Phase-I) Under JJM in Ground Based piped water supply scheme at Dafarpota Zone I to accommodate FHTC within Krishnagar I block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>3896/ND</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
-    <t>14/09/2024</t>
-[...53 lines deleted...]
-    <t>08/02/2026</t>
+    <t>13/03/2025</t>
   </si>
   <si>
     <t>Construction and installation of Manifold and allied works at OHR site in connection to Ground Based Piped Water Supply Scheme at Dafarpota Zone II To Accommodate FHTC Within Krishnagar I Block Under Krishnanagar Sub-division Under Nadia Division,phe Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>2848/ND</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>SAHA ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -841,738 +844,740 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.21</v>
+        <v>253.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>185.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>10.82</v>
+        <v>3.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.36</v>
+        <v>3.12</v>
       </c>
       <c r="R4" s="4">
-        <v>86.49</v>
+        <v>92.58</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.54</v>
+        <v>10.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>18.89</v>
+        <v>7.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>30.99</v>
+        <v>18.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>1.41</v>
+        <v>30.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>0.57</v>
+        <v>1.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>34.11</v>
+        <v>3.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>0.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0.44</v>
       </c>
       <c r="R11" s="4">
         <v>83.91</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>3.37</v>
+        <v>0.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>92.58</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>253.11</v>
+        <v>34.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>185.88</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>73.44</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>18.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>382.56</v>
       </c>
       <c r="P15" s="8">
         <v>198.8</v>
       </c>
       <c r="Q15" s="8">
         <v>51.97</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>